--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136165087" name="Picture">
+                  <wp:docPr id="104891094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136165087" name="Picture"/>
+                          <pic:cNvPr id="104891094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572397293" name="Picture">
+                  <wp:docPr id="1862005859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572397293" name="Picture"/>
+                          <pic:cNvPr id="1862005859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254616529" name="Picture">
+                        <wp:docPr id="2059388173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254616529" name="Picture"/>
+                                <pic:cNvPr id="2059388173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863414563" name="Picture">
+                  <wp:docPr id="853031731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863414563" name="Picture"/>
+                          <pic:cNvPr id="853031731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587483733" name="Picture">
+                  <wp:docPr id="1854515519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587483733" name="Picture"/>
+                          <pic:cNvPr id="1854515519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74218454" name="Picture">
+                  <wp:docPr id="677688881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74218454" name="Picture"/>
+                          <pic:cNvPr id="677688881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461744718" name="Picture">
+                  <wp:docPr id="115848327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461744718" name="Picture"/>
+                          <pic:cNvPr id="115848327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516694083" name="Picture">
+                  <wp:docPr id="8668176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516694083" name="Picture"/>
+                          <pic:cNvPr id="8668176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851470579" name="Picture">
+                        <wp:docPr id="1738541566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851470579" name="Picture"/>
+                                <pic:cNvPr id="1738541566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7082100" name="Picture">
+                        <wp:docPr id="567251856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7082100" name="Picture"/>
+                                <pic:cNvPr id="567251856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923646766" name="Picture">
+                        <wp:docPr id="936467831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923646766" name="Picture"/>
+                                <pic:cNvPr id="936467831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984325877" name="Picture">
+                        <wp:docPr id="1321913572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984325877" name="Picture"/>
+                                <pic:cNvPr id="1321913572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892111339" name="Picture">
+                        <wp:docPr id="146185967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892111339" name="Picture"/>
+                                <pic:cNvPr id="146185967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274434556" name="Picture">
+                        <wp:docPr id="692046479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274434556" name="Picture"/>
+                                <pic:cNvPr id="692046479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217138780" name="Picture">
+                        <wp:docPr id="293841971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217138780" name="Picture"/>
+                                <pic:cNvPr id="293841971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373832364" name="Picture">
+                        <wp:docPr id="421152057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373832364" name="Picture"/>
+                                <pic:cNvPr id="421152057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129903619" name="Picture">
+                        <wp:docPr id="478458211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129903619" name="Picture"/>
+                                <pic:cNvPr id="478458211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336326705" name="Picture">
+                        <wp:docPr id="918426307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336326705" name="Picture"/>
+                                <pic:cNvPr id="918426307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215042103" name="Picture">
+                        <wp:docPr id="375391207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215042103" name="Picture"/>
+                                <pic:cNvPr id="375391207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349285540" name="Picture">
+                        <wp:docPr id="704771217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349285540" name="Picture"/>
+                                <pic:cNvPr id="704771217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821299248" name="Picture">
+                        <wp:docPr id="1348759304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821299248" name="Picture"/>
+                                <pic:cNvPr id="1348759304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670560988" name="Picture">
+                        <wp:docPr id="1373301959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670560988" name="Picture"/>
+                                <pic:cNvPr id="1373301959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199200580" name="Picture">
+                        <wp:docPr id="321294030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199200580" name="Picture"/>
+                                <pic:cNvPr id="321294030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848155421" name="Picture">
+                  <wp:docPr id="1769145582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848155421" name="Picture"/>
+                          <pic:cNvPr id="1769145582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555371605" name="Picture">
+                  <wp:docPr id="1302049180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555371605" name="Picture"/>
+                          <pic:cNvPr id="1302049180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91471133" name="Picture">
+                  <wp:docPr id="814809568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91471133" name="Picture"/>
+                          <pic:cNvPr id="814809568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912111612" name="Picture">
+                  <wp:docPr id="1325606587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912111612" name="Picture"/>
+                          <pic:cNvPr id="1325606587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201363093" name="Picture">
+                  <wp:docPr id="811296207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201363093" name="Picture"/>
+                          <pic:cNvPr id="811296207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83697802" name="Picture">
+                  <wp:docPr id="201185341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83697802" name="Picture"/>
+                          <pic:cNvPr id="201185341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996439503" name="Picture">
+                        <wp:docPr id="1587366194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996439503" name="Picture"/>
+                                <pic:cNvPr id="1587366194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061245245" name="Picture">
+                  <wp:docPr id="1936717484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061245245" name="Picture"/>
+                          <pic:cNvPr id="1936717484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896186473" name="Picture">
+                  <wp:docPr id="1892488400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896186473" name="Picture"/>
+                          <pic:cNvPr id="1892488400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114706113" name="Picture">
+                  <wp:docPr id="1143805730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114706113" name="Picture"/>
+                          <pic:cNvPr id="1143805730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572618573" name="Picture">
+                  <wp:docPr id="1644056964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572618573" name="Picture"/>
+                          <pic:cNvPr id="1644056964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350000464" name="Picture">
+                  <wp:docPr id="34772140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350000464" name="Picture"/>
+                          <pic:cNvPr id="34772140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888562640" name="Picture">
+                  <wp:docPr id="283375206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888562640" name="Picture"/>
+                          <pic:cNvPr id="283375206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="770484887" name="Picture">
+                        <wp:docPr id="1327372400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="770484887" name="Picture"/>
+                                <pic:cNvPr id="1327372400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421234895" name="Picture">
+                  <wp:docPr id="897727521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421234895" name="Picture"/>
+                          <pic:cNvPr id="897727521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642324745" name="Picture">
+                  <wp:docPr id="409824836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642324745" name="Picture"/>
+                          <pic:cNvPr id="409824836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413749238" name="Picture">
+                  <wp:docPr id="416250354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413749238" name="Picture"/>
+                          <pic:cNvPr id="416250354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318815170" name="Picture">
+                  <wp:docPr id="2043789660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318815170" name="Picture"/>
+                          <pic:cNvPr id="2043789660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702597912" name="Picture">
+                  <wp:docPr id="623912200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702597912" name="Picture"/>
+                          <pic:cNvPr id="623912200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543150207" name="Picture">
+                  <wp:docPr id="1669024092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543150207" name="Picture"/>
+                          <pic:cNvPr id="1669024092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415368659" name="Picture">
+                  <wp:docPr id="1935042241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415368659" name="Picture"/>
+                          <pic:cNvPr id="1935042241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392449494" name="Picture">
+                  <wp:docPr id="1256124510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392449494" name="Picture"/>
+                          <pic:cNvPr id="1256124510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965820424" name="Picture">
+                  <wp:docPr id="874849427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965820424" name="Picture"/>
+                          <pic:cNvPr id="874849427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271919703" name="Picture">
+                  <wp:docPr id="2027310818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271919703" name="Picture"/>
+                          <pic:cNvPr id="2027310818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855606159" name="Picture">
+                  <wp:docPr id="307971510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855606159" name="Picture"/>
+                          <pic:cNvPr id="307971510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846967250" name="Picture">
+                  <wp:docPr id="924165721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846967250" name="Picture"/>
+                          <pic:cNvPr id="924165721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548608693" name="Picture">
+                        <wp:docPr id="903707539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548608693" name="Picture"/>
+                                <pic:cNvPr id="903707539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869743567" name="Picture">
+                  <wp:docPr id="794833951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869743567" name="Picture"/>
+                          <pic:cNvPr id="794833951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910356942" name="Picture">
+                  <wp:docPr id="158529256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910356942" name="Picture"/>
+                          <pic:cNvPr id="158529256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357172443" name="Picture">
+                  <wp:docPr id="134220452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357172443" name="Picture"/>
+                          <pic:cNvPr id="134220452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744630603" name="Picture">
+                  <wp:docPr id="1192211852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744630603" name="Picture"/>
+                          <pic:cNvPr id="1192211852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343980777" name="Picture">
+                  <wp:docPr id="1402165214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343980777" name="Picture"/>
+                          <pic:cNvPr id="1402165214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105312197" name="Picture">
+                  <wp:docPr id="2110208117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105312197" name="Picture"/>
+                          <pic:cNvPr id="2110208117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987674626" name="Picture">
+                        <wp:docPr id="285435233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987674626" name="Picture"/>
+                                <pic:cNvPr id="285435233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744613001" name="Picture">
+                  <wp:docPr id="509968091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744613001" name="Picture"/>
+                          <pic:cNvPr id="509968091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4928395" name="Picture">
+                  <wp:docPr id="1728249777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4928395" name="Picture"/>
+                          <pic:cNvPr id="1728249777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123856658" name="Picture">
+                  <wp:docPr id="116700633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123856658" name="Picture"/>
+                          <pic:cNvPr id="116700633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761482011" name="Picture">
+                  <wp:docPr id="1019006449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761482011" name="Picture"/>
+                          <pic:cNvPr id="1019006449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829465828" name="Picture">
+                  <wp:docPr id="1278427808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829465828" name="Picture"/>
+                          <pic:cNvPr id="1278427808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379844601" name="Picture">
+                  <wp:docPr id="1875537026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379844601" name="Picture"/>
+                          <pic:cNvPr id="1875537026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>