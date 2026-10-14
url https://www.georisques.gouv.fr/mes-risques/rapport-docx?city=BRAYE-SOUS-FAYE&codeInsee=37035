--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469831835" name="Picture">
+                  <wp:docPr id="1512451125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469831835" name="Picture"/>
+                          <pic:cNvPr id="1512451125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552381208" name="Picture">
+                  <wp:docPr id="1515860521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552381208" name="Picture"/>
+                          <pic:cNvPr id="1515860521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172673132" name="Picture">
+                        <wp:docPr id="1642902074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172673132" name="Picture"/>
+                                <pic:cNvPr id="1642902074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123221979" name="Picture">
+                  <wp:docPr id="917899382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123221979" name="Picture"/>
+                          <pic:cNvPr id="917899382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058873887" name="Picture">
+                  <wp:docPr id="1826537270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058873887" name="Picture"/>
+                          <pic:cNvPr id="1826537270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824105502" name="Picture">
+                  <wp:docPr id="2117075295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824105502" name="Picture"/>
+                          <pic:cNvPr id="2117075295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812983115" name="Picture">
+                  <wp:docPr id="1381229091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812983115" name="Picture"/>
+                          <pic:cNvPr id="1381229091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325997965" name="Picture">
+                  <wp:docPr id="811489426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325997965" name="Picture"/>
+                          <pic:cNvPr id="811489426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531266673" name="Picture">
+                        <wp:docPr id="526346717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531266673" name="Picture"/>
+                                <pic:cNvPr id="526346717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743436901" name="Picture">
+                        <wp:docPr id="1406556032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743436901" name="Picture"/>
+                                <pic:cNvPr id="1406556032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723977606" name="Picture">
+                        <wp:docPr id="961747556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723977606" name="Picture"/>
+                                <pic:cNvPr id="961747556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828917952" name="Picture">
+                        <wp:docPr id="612761496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828917952" name="Picture"/>
+                                <pic:cNvPr id="612761496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868230038" name="Picture">
+                        <wp:docPr id="295034774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868230038" name="Picture"/>
+                                <pic:cNvPr id="295034774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362202716" name="Picture">
+                        <wp:docPr id="708075563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362202716" name="Picture"/>
+                                <pic:cNvPr id="708075563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327862051" name="Picture">
+                        <wp:docPr id="2087001528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327862051" name="Picture"/>
+                                <pic:cNvPr id="2087001528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009058064" name="Picture">
+                        <wp:docPr id="450767114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009058064" name="Picture"/>
+                                <pic:cNvPr id="450767114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113893946" name="Picture">
+                        <wp:docPr id="153279528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113893946" name="Picture"/>
+                                <pic:cNvPr id="153279528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738453817" name="Picture">
+                        <wp:docPr id="937544725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738453817" name="Picture"/>
+                                <pic:cNvPr id="937544725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768747794" name="Picture">
+                        <wp:docPr id="1144180159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768747794" name="Picture"/>
+                                <pic:cNvPr id="1144180159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433995385" name="Picture">
+                        <wp:docPr id="1516728691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433995385" name="Picture"/>
+                                <pic:cNvPr id="1516728691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067876553" name="Picture">
+                        <wp:docPr id="1464473421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067876553" name="Picture"/>
+                                <pic:cNvPr id="1464473421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12493529" name="Picture">
+                        <wp:docPr id="1033977676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12493529" name="Picture"/>
+                                <pic:cNvPr id="1033977676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71945210" name="Picture">
+                        <wp:docPr id="1485694519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71945210" name="Picture"/>
+                                <pic:cNvPr id="1485694519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126673827" name="Picture">
+                  <wp:docPr id="569708537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126673827" name="Picture"/>
+                          <pic:cNvPr id="569708537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116554681" name="Picture">
+                  <wp:docPr id="696153186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116554681" name="Picture"/>
+                          <pic:cNvPr id="696153186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236750228" name="Picture">
+                  <wp:docPr id="299495081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236750228" name="Picture"/>
+                          <pic:cNvPr id="299495081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660885591" name="Picture">
+                  <wp:docPr id="165614483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660885591" name="Picture"/>
+                          <pic:cNvPr id="165614483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642114145" name="Picture">
+                  <wp:docPr id="718315614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642114145" name="Picture"/>
+                          <pic:cNvPr id="718315614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966377689" name="Picture">
+                  <wp:docPr id="1588769061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966377689" name="Picture"/>
+                          <pic:cNvPr id="1588769061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789988471" name="Picture">
+                        <wp:docPr id="57242698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789988471" name="Picture"/>
+                                <pic:cNvPr id="57242698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480908062" name="Picture">
+                  <wp:docPr id="1305609697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480908062" name="Picture"/>
+                          <pic:cNvPr id="1305609697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110681712" name="Picture">
+                  <wp:docPr id="1766841666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110681712" name="Picture"/>
+                          <pic:cNvPr id="1766841666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617343554" name="Picture">
+                  <wp:docPr id="558644997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617343554" name="Picture"/>
+                          <pic:cNvPr id="558644997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363034031" name="Picture">
+                  <wp:docPr id="151407500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363034031" name="Picture"/>
+                          <pic:cNvPr id="151407500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841639166" name="Picture">
+                  <wp:docPr id="771290424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841639166" name="Picture"/>
+                          <pic:cNvPr id="771290424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962762245" name="Picture">
+                  <wp:docPr id="745968010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962762245" name="Picture"/>
+                          <pic:cNvPr id="745968010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975674938" name="Picture">
+                        <wp:docPr id="2002261821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975674938" name="Picture"/>
+                                <pic:cNvPr id="2002261821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953624216" name="Picture">
+                        <wp:docPr id="958212360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953624216" name="Picture"/>
+                                <pic:cNvPr id="958212360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049082358" name="Picture">
+                  <wp:docPr id="248193257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049082358" name="Picture"/>
+                          <pic:cNvPr id="248193257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157574163" name="Picture">
+                  <wp:docPr id="304222635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157574163" name="Picture"/>
+                          <pic:cNvPr id="304222635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917689532" name="Picture">
+                  <wp:docPr id="1017840155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917689532" name="Picture"/>
+                          <pic:cNvPr id="1017840155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560049400" name="Picture">
+                  <wp:docPr id="1086045339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560049400" name="Picture"/>
+                          <pic:cNvPr id="1086045339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585881243" name="Picture">
+                  <wp:docPr id="1223286630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585881243" name="Picture"/>
+                          <pic:cNvPr id="1223286630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872129198" name="Picture">
+                  <wp:docPr id="1735666704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872129198" name="Picture"/>
+                          <pic:cNvPr id="1735666704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574683130" name="Picture">
+                        <wp:docPr id="920923169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574683130" name="Picture"/>
+                                <pic:cNvPr id="920923169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121210880" name="Picture">
+                  <wp:docPr id="1882620481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121210880" name="Picture"/>
+                          <pic:cNvPr id="1882620481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155975292" name="Picture">
+                  <wp:docPr id="400187989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155975292" name="Picture"/>
+                          <pic:cNvPr id="400187989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574680646" name="Picture">
+                  <wp:docPr id="313155319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574680646" name="Picture"/>
+                          <pic:cNvPr id="313155319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9036313" name="Picture">
+                  <wp:docPr id="123628063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9036313" name="Picture"/>
+                          <pic:cNvPr id="123628063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110481705" name="Picture">
+                  <wp:docPr id="695636123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110481705" name="Picture"/>
+                          <pic:cNvPr id="695636123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957260474" name="Picture">
+                  <wp:docPr id="1000606364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957260474" name="Picture"/>
+                          <pic:cNvPr id="1000606364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048278795" name="Picture">
+                        <wp:docPr id="46146988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048278795" name="Picture"/>
+                                <pic:cNvPr id="46146988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37289,57 +37289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918628225" name="Picture">
+                  <wp:docPr id="422264706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918628225" name="Picture"/>
+                          <pic:cNvPr id="422264706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37378,57 +37378,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983570458" name="Picture">
+                  <wp:docPr id="1654825459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983570458" name="Picture"/>
+                          <pic:cNvPr id="1654825459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38022,57 +38022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535482718" name="Picture">
+                  <wp:docPr id="1693438339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535482718" name="Picture"/>
+                          <pic:cNvPr id="1693438339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39020,57 +39020,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977085385" name="Picture">
+                  <wp:docPr id="653777853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977085385" name="Picture"/>
+                          <pic:cNvPr id="653777853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39123,57 +39123,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701691645" name="Picture">
+                  <wp:docPr id="1649660013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701691645" name="Picture"/>
+                          <pic:cNvPr id="1649660013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40500,57 +40500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286407547" name="Picture">
+                  <wp:docPr id="1277080065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286407547" name="Picture"/>
+                          <pic:cNvPr id="1277080065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41643,57 +41643,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077551070" name="Picture">
+                        <wp:docPr id="224202304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077551070" name="Picture"/>
+                                <pic:cNvPr id="224202304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42864,57 +42864,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601613058" name="Picture">
+                  <wp:docPr id="879377232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601613058" name="Picture"/>
+                          <pic:cNvPr id="879377232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42935,57 +42935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062425409" name="Picture">
+                  <wp:docPr id="316993249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062425409" name="Picture"/>
+                          <pic:cNvPr id="316993249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43349,57 +43349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929550283" name="Picture">
+                  <wp:docPr id="48101860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929550283" name="Picture"/>
+                          <pic:cNvPr id="48101860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>