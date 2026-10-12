--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920954669" name="Picture">
+                  <wp:docPr id="1712015439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920954669" name="Picture"/>
+                          <pic:cNvPr id="1712015439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486857197" name="Picture">
+                  <wp:docPr id="1284566135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486857197" name="Picture"/>
+                          <pic:cNvPr id="1284566135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363896491" name="Picture">
+                        <wp:docPr id="100113356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363896491" name="Picture"/>
+                                <pic:cNvPr id="100113356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252961072" name="Picture">
+                  <wp:docPr id="672136426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252961072" name="Picture"/>
+                          <pic:cNvPr id="672136426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431304235" name="Picture">
+                  <wp:docPr id="1807497747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431304235" name="Picture"/>
+                          <pic:cNvPr id="1807497747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671260390" name="Picture">
+                  <wp:docPr id="1664166046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671260390" name="Picture"/>
+                          <pic:cNvPr id="1664166046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674957612" name="Picture">
+                  <wp:docPr id="1748245391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674957612" name="Picture"/>
+                          <pic:cNvPr id="1748245391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111520060" name="Picture">
+                  <wp:docPr id="1893025359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111520060" name="Picture"/>
+                          <pic:cNvPr id="1893025359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959073856" name="Picture">
+                        <wp:docPr id="1361673294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959073856" name="Picture"/>
+                                <pic:cNvPr id="1361673294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564452911" name="Picture">
+                        <wp:docPr id="1218562362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564452911" name="Picture"/>
+                                <pic:cNvPr id="1218562362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396235748" name="Picture">
+                        <wp:docPr id="1554365085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396235748" name="Picture"/>
+                                <pic:cNvPr id="1554365085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005227597" name="Picture">
+                        <wp:docPr id="334684269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005227597" name="Picture"/>
+                                <pic:cNvPr id="334684269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26516663" name="Picture">
+                        <wp:docPr id="2030749168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26516663" name="Picture"/>
+                                <pic:cNvPr id="2030749168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5209488" name="Picture">
+                        <wp:docPr id="1762816631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5209488" name="Picture"/>
+                                <pic:cNvPr id="1762816631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912250173" name="Picture">
+                        <wp:docPr id="1957713916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912250173" name="Picture"/>
+                                <pic:cNvPr id="1957713916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985460085" name="Picture">
+                        <wp:docPr id="1030870706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985460085" name="Picture"/>
+                                <pic:cNvPr id="1030870706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302443081" name="Picture">
+                        <wp:docPr id="1185743609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302443081" name="Picture"/>
+                                <pic:cNvPr id="1185743609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853269049" name="Picture">
+                        <wp:docPr id="2016210115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853269049" name="Picture"/>
+                                <pic:cNvPr id="2016210115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218579789" name="Picture">
+                        <wp:docPr id="180863386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218579789" name="Picture"/>
+                                <pic:cNvPr id="180863386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487813753" name="Picture">
+                        <wp:docPr id="1586906498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487813753" name="Picture"/>
+                                <pic:cNvPr id="1586906498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826232091" name="Picture">
+                        <wp:docPr id="1343569029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826232091" name="Picture"/>
+                                <pic:cNvPr id="1343569029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330603758" name="Picture">
+                        <wp:docPr id="667419437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330603758" name="Picture"/>
+                                <pic:cNvPr id="667419437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119695383" name="Picture">
+                        <wp:docPr id="887346035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119695383" name="Picture"/>
+                                <pic:cNvPr id="887346035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926354489" name="Picture">
+                  <wp:docPr id="893866901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926354489" name="Picture"/>
+                          <pic:cNvPr id="893866901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412382991" name="Picture">
+                  <wp:docPr id="732041996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412382991" name="Picture"/>
+                          <pic:cNvPr id="732041996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175062159" name="Picture">
+                  <wp:docPr id="1987391453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175062159" name="Picture"/>
+                          <pic:cNvPr id="1987391453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258304140" name="Picture">
+                  <wp:docPr id="1262900530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258304140" name="Picture"/>
+                          <pic:cNvPr id="1262900530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257521370" name="Picture">
+                  <wp:docPr id="362147992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257521370" name="Picture"/>
+                          <pic:cNvPr id="362147992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983872540" name="Picture">
+                  <wp:docPr id="207112139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983872540" name="Picture"/>
+                          <pic:cNvPr id="207112139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498969444" name="Picture">
+                        <wp:docPr id="1974651334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498969444" name="Picture"/>
+                                <pic:cNvPr id="1974651334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185150751" name="Picture">
+                  <wp:docPr id="2024759636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185150751" name="Picture"/>
+                          <pic:cNvPr id="2024759636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245071793" name="Picture">
+                  <wp:docPr id="1780628731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245071793" name="Picture"/>
+                          <pic:cNvPr id="1780628731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348466374" name="Picture">
+                  <wp:docPr id="155001984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348466374" name="Picture"/>
+                          <pic:cNvPr id="155001984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993616593" name="Picture">
+                  <wp:docPr id="189689057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993616593" name="Picture"/>
+                          <pic:cNvPr id="189689057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503344705" name="Picture">
+                  <wp:docPr id="1605648353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503344705" name="Picture"/>
+                          <pic:cNvPr id="1605648353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315400516" name="Picture">
+                  <wp:docPr id="761773515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315400516" name="Picture"/>
+                          <pic:cNvPr id="761773515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397275270" name="Picture">
+                        <wp:docPr id="1472091579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397275270" name="Picture"/>
+                                <pic:cNvPr id="1472091579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332104193" name="Picture">
+                  <wp:docPr id="1705917881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332104193" name="Picture"/>
+                          <pic:cNvPr id="1705917881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597365677" name="Picture">
+                  <wp:docPr id="2141324379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597365677" name="Picture"/>
+                          <pic:cNvPr id="2141324379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156404523" name="Picture">
+                  <wp:docPr id="1955505959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156404523" name="Picture"/>
+                          <pic:cNvPr id="1955505959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102628253" name="Picture">
+                  <wp:docPr id="1692156668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102628253" name="Picture"/>
+                          <pic:cNvPr id="1692156668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570175031" name="Picture">
+                  <wp:docPr id="1993962901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570175031" name="Picture"/>
+                          <pic:cNvPr id="1993962901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635549566" name="Picture">
+                  <wp:docPr id="2104828403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635549566" name="Picture"/>
+                          <pic:cNvPr id="2104828403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830817858" name="Picture">
+                  <wp:docPr id="1749970425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830817858" name="Picture"/>
+                          <pic:cNvPr id="1749970425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171394783" name="Picture">
+                  <wp:docPr id="1021354938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171394783" name="Picture"/>
+                          <pic:cNvPr id="1021354938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870790092" name="Picture">
+                  <wp:docPr id="272701213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870790092" name="Picture"/>
+                          <pic:cNvPr id="272701213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213530795" name="Picture">
+                  <wp:docPr id="995247316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213530795" name="Picture"/>
+                          <pic:cNvPr id="995247316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198261623" name="Picture">
+                  <wp:docPr id="689756791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198261623" name="Picture"/>
+                          <pic:cNvPr id="689756791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575435062" name="Picture">
+                  <wp:docPr id="1770715500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575435062" name="Picture"/>
+                          <pic:cNvPr id="1770715500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085150716" name="Picture">
+                        <wp:docPr id="1174342637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085150716" name="Picture"/>
+                                <pic:cNvPr id="1174342637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620013652" name="Picture">
+                  <wp:docPr id="2072042407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620013652" name="Picture"/>
+                          <pic:cNvPr id="2072042407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617244992" name="Picture">
+                  <wp:docPr id="255069574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617244992" name="Picture"/>
+                          <pic:cNvPr id="255069574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094455756" name="Picture">
+                  <wp:docPr id="2008218362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094455756" name="Picture"/>
+                          <pic:cNvPr id="2008218362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993281534" name="Picture">
+                  <wp:docPr id="1264420028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993281534" name="Picture"/>
+                          <pic:cNvPr id="1264420028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764670368" name="Picture">
+                  <wp:docPr id="1253360336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764670368" name="Picture"/>
+                          <pic:cNvPr id="1253360336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372668443" name="Picture">
+                  <wp:docPr id="2015943034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372668443" name="Picture"/>
+                          <pic:cNvPr id="2015943034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216043645" name="Picture">
+                        <wp:docPr id="1618032618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216043645" name="Picture"/>
+                                <pic:cNvPr id="1618032618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768120241" name="Picture">
+                  <wp:docPr id="381197829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768120241" name="Picture"/>
+                          <pic:cNvPr id="381197829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784799784" name="Picture">
+                  <wp:docPr id="109148558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784799784" name="Picture"/>
+                          <pic:cNvPr id="109148558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728779746" name="Picture">
+                  <wp:docPr id="1115491136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728779746" name="Picture"/>
+                          <pic:cNvPr id="1115491136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44414,57 +44414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713387085" name="Picture">
+                  <wp:docPr id="715200373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713387085" name="Picture"/>
+                          <pic:cNvPr id="715200373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44485,57 +44485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016412013" name="Picture">
+                  <wp:docPr id="669075110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016412013" name="Picture"/>
+                          <pic:cNvPr id="669075110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44899,57 +44899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353584198" name="Picture">
+                  <wp:docPr id="233602577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353584198" name="Picture"/>
+                          <pic:cNvPr id="233602577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>