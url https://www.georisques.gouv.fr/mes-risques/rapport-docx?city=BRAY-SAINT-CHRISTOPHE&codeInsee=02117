--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796912504" name="Picture">
+                  <wp:docPr id="1713564806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796912504" name="Picture"/>
+                          <pic:cNvPr id="1713564806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567434791" name="Picture">
+                  <wp:docPr id="561829788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567434791" name="Picture"/>
+                          <pic:cNvPr id="561829788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803283890" name="Picture">
+                        <wp:docPr id="2105777865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803283890" name="Picture"/>
+                                <pic:cNvPr id="2105777865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304195948" name="Picture">
+                  <wp:docPr id="1608696579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304195948" name="Picture"/>
+                          <pic:cNvPr id="1608696579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451954589" name="Picture">
+                  <wp:docPr id="1702293063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451954589" name="Picture"/>
+                          <pic:cNvPr id="1702293063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776357744" name="Picture">
+                  <wp:docPr id="735647754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776357744" name="Picture"/>
+                          <pic:cNvPr id="735647754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757630643" name="Picture">
+                  <wp:docPr id="1781087782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757630643" name="Picture"/>
+                          <pic:cNvPr id="1781087782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280102221" name="Picture">
+                  <wp:docPr id="355567676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280102221" name="Picture"/>
+                          <pic:cNvPr id="355567676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880306030" name="Picture">
+                        <wp:docPr id="1684114326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880306030" name="Picture"/>
+                                <pic:cNvPr id="1684114326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778900302" name="Picture">
+                        <wp:docPr id="600849903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778900302" name="Picture"/>
+                                <pic:cNvPr id="600849903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977671355" name="Picture">
+                        <wp:docPr id="692593065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977671355" name="Picture"/>
+                                <pic:cNvPr id="692593065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315892336" name="Picture">
+                        <wp:docPr id="2093367963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315892336" name="Picture"/>
+                                <pic:cNvPr id="2093367963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062658808" name="Picture">
+                        <wp:docPr id="108139684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062658808" name="Picture"/>
+                                <pic:cNvPr id="108139684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97494821" name="Picture">
+                        <wp:docPr id="1143137623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97494821" name="Picture"/>
+                                <pic:cNvPr id="1143137623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081456686" name="Picture">
+                        <wp:docPr id="1308337055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081456686" name="Picture"/>
+                                <pic:cNvPr id="1308337055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091692588" name="Picture">
+                        <wp:docPr id="478991177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091692588" name="Picture"/>
+                                <pic:cNvPr id="478991177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764728096" name="Picture">
+                        <wp:docPr id="504794297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764728096" name="Picture"/>
+                                <pic:cNvPr id="504794297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289200472" name="Picture">
+                        <wp:docPr id="2123945981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289200472" name="Picture"/>
+                                <pic:cNvPr id="2123945981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237665009" name="Picture">
+                        <wp:docPr id="1667403428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237665009" name="Picture"/>
+                                <pic:cNvPr id="1667403428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533809831" name="Picture">
+                        <wp:docPr id="842290938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533809831" name="Picture"/>
+                                <pic:cNvPr id="842290938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817777613" name="Picture">
+                        <wp:docPr id="945004165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817777613" name="Picture"/>
+                                <pic:cNvPr id="945004165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417077129" name="Picture">
+                        <wp:docPr id="1220632185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417077129" name="Picture"/>
+                                <pic:cNvPr id="1220632185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21113784" name="Picture">
+                        <wp:docPr id="1420716633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21113784" name="Picture"/>
+                                <pic:cNvPr id="1420716633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166935298" name="Picture">
+                  <wp:docPr id="181870030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166935298" name="Picture"/>
+                          <pic:cNvPr id="181870030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811609703" name="Picture">
+                  <wp:docPr id="991426133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811609703" name="Picture"/>
+                          <pic:cNvPr id="991426133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108893980" name="Picture">
+                  <wp:docPr id="2085369764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108893980" name="Picture"/>
+                          <pic:cNvPr id="2085369764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052494210" name="Picture">
+                  <wp:docPr id="628017083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052494210" name="Picture"/>
+                          <pic:cNvPr id="628017083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646099845" name="Picture">
+                  <wp:docPr id="1026841699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646099845" name="Picture"/>
+                          <pic:cNvPr id="1026841699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022427838" name="Picture">
+                  <wp:docPr id="2108937576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022427838" name="Picture"/>
+                          <pic:cNvPr id="2108937576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394978791" name="Picture">
+                        <wp:docPr id="1539709227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394978791" name="Picture"/>
+                                <pic:cNvPr id="1539709227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2115834000" name="Picture">
+                        <wp:docPr id="1768182697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2115834000" name="Picture"/>
+                                <pic:cNvPr id="1768182697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672453524" name="Picture">
+                  <wp:docPr id="1927461710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672453524" name="Picture"/>
+                          <pic:cNvPr id="1927461710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192657171" name="Picture">
+                  <wp:docPr id="2052614827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192657171" name="Picture"/>
+                          <pic:cNvPr id="2052614827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369018609" name="Picture">
+                  <wp:docPr id="829065042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369018609" name="Picture"/>
+                          <pic:cNvPr id="829065042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311456622" name="Picture">
+                  <wp:docPr id="130514347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311456622" name="Picture"/>
+                          <pic:cNvPr id="130514347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55204669" name="Picture">
+                  <wp:docPr id="1894571395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55204669" name="Picture"/>
+                          <pic:cNvPr id="1894571395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119156221" name="Picture">
+                  <wp:docPr id="1842227448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119156221" name="Picture"/>
+                          <pic:cNvPr id="1842227448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1168543462" name="Picture">
+                        <wp:docPr id="1432331823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1168543462" name="Picture"/>
+                                <pic:cNvPr id="1432331823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703034546" name="Picture">
+                  <wp:docPr id="1944991526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703034546" name="Picture"/>
+                          <pic:cNvPr id="1944991526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449239406" name="Picture">
+                  <wp:docPr id="1420838599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449239406" name="Picture"/>
+                          <pic:cNvPr id="1420838599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538228821" name="Picture">
+                  <wp:docPr id="1853604604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538228821" name="Picture"/>
+                          <pic:cNvPr id="1853604604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137995227" name="Picture">
+                  <wp:docPr id="1916830798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137995227" name="Picture"/>
+                          <pic:cNvPr id="1916830798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812407269" name="Picture">
+                  <wp:docPr id="535557333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812407269" name="Picture"/>
+                          <pic:cNvPr id="535557333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76222847" name="Picture">
+                  <wp:docPr id="157287994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76222847" name="Picture"/>
+                          <pic:cNvPr id="157287994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952570102" name="Picture">
+                  <wp:docPr id="1886951533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952570102" name="Picture"/>
+                          <pic:cNvPr id="1886951533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675102188" name="Picture">
+                  <wp:docPr id="2040533390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675102188" name="Picture"/>
+                          <pic:cNvPr id="2040533390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233841385" name="Picture">
+                  <wp:docPr id="1482172891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233841385" name="Picture"/>
+                          <pic:cNvPr id="1482172891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399690041" name="Picture">
+                  <wp:docPr id="1519712669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399690041" name="Picture"/>
+                          <pic:cNvPr id="1519712669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959460579" name="Picture">
+                  <wp:docPr id="534039031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959460579" name="Picture"/>
+                          <pic:cNvPr id="534039031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568992617" name="Picture">
+                  <wp:docPr id="311716289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568992617" name="Picture"/>
+                          <pic:cNvPr id="311716289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216358401" name="Picture">
+                        <wp:docPr id="1773811286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216358401" name="Picture"/>
+                                <pic:cNvPr id="1773811286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939633427" name="Picture">
+                  <wp:docPr id="1481736385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939633427" name="Picture"/>
+                          <pic:cNvPr id="1481736385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227924428" name="Picture">
+                  <wp:docPr id="1206914279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227924428" name="Picture"/>
+                          <pic:cNvPr id="1206914279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140310379" name="Picture">
+                  <wp:docPr id="767301834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140310379" name="Picture"/>
+                          <pic:cNvPr id="767301834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447177523" name="Picture">
+                  <wp:docPr id="982000837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447177523" name="Picture"/>
+                          <pic:cNvPr id="982000837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104043876" name="Picture">
+                  <wp:docPr id="1964992549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104043876" name="Picture"/>
+                          <pic:cNvPr id="1964992549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170406845" name="Picture">
+                  <wp:docPr id="781946020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170406845" name="Picture"/>
+                          <pic:cNvPr id="781946020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319684928" name="Picture">
+                        <wp:docPr id="139185664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319684928" name="Picture"/>
+                                <pic:cNvPr id="139185664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070593180" name="Picture">
+                  <wp:docPr id="1897208354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070593180" name="Picture"/>
+                          <pic:cNvPr id="1897208354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13612514" name="Picture">
+                  <wp:docPr id="14808079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13612514" name="Picture"/>
+                          <pic:cNvPr id="14808079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715427483" name="Picture">
+                  <wp:docPr id="1213193838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715427483" name="Picture"/>
+                          <pic:cNvPr id="1213193838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45574,57 +45574,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333436532" name="Picture">
+                  <wp:docPr id="1379675486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333436532" name="Picture"/>
+                          <pic:cNvPr id="1379675486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45645,57 +45645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854031580" name="Picture">
+                  <wp:docPr id="1567812250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854031580" name="Picture"/>
+                          <pic:cNvPr id="1567812250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46059,57 +46059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771752347" name="Picture">
+                  <wp:docPr id="1803088884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771752347" name="Picture"/>
+                          <pic:cNvPr id="1803088884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>