--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713564806" name="Picture">
+                  <wp:docPr id="1729883557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713564806" name="Picture"/>
+                          <pic:cNvPr id="1729883557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561829788" name="Picture">
+                  <wp:docPr id="513327824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561829788" name="Picture"/>
+                          <pic:cNvPr id="513327824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105777865" name="Picture">
+                        <wp:docPr id="1058227792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105777865" name="Picture"/>
+                                <pic:cNvPr id="1058227792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608696579" name="Picture">
+                  <wp:docPr id="883838216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608696579" name="Picture"/>
+                          <pic:cNvPr id="883838216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702293063" name="Picture">
+                  <wp:docPr id="1844495959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702293063" name="Picture"/>
+                          <pic:cNvPr id="1844495959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735647754" name="Picture">
+                  <wp:docPr id="225456903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735647754" name="Picture"/>
+                          <pic:cNvPr id="225456903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781087782" name="Picture">
+                  <wp:docPr id="465262975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781087782" name="Picture"/>
+                          <pic:cNvPr id="465262975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355567676" name="Picture">
+                  <wp:docPr id="1490452645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355567676" name="Picture"/>
+                          <pic:cNvPr id="1490452645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684114326" name="Picture">
+                        <wp:docPr id="1884716494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684114326" name="Picture"/>
+                                <pic:cNvPr id="1884716494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600849903" name="Picture">
+                        <wp:docPr id="261037148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600849903" name="Picture"/>
+                                <pic:cNvPr id="261037148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692593065" name="Picture">
+                        <wp:docPr id="1252353444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692593065" name="Picture"/>
+                                <pic:cNvPr id="1252353444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093367963" name="Picture">
+                        <wp:docPr id="1994450703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093367963" name="Picture"/>
+                                <pic:cNvPr id="1994450703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108139684" name="Picture">
+                        <wp:docPr id="159994497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108139684" name="Picture"/>
+                                <pic:cNvPr id="159994497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143137623" name="Picture">
+                        <wp:docPr id="60425336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143137623" name="Picture"/>
+                                <pic:cNvPr id="60425336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308337055" name="Picture">
+                        <wp:docPr id="775959902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308337055" name="Picture"/>
+                                <pic:cNvPr id="775959902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478991177" name="Picture">
+                        <wp:docPr id="1234087084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478991177" name="Picture"/>
+                                <pic:cNvPr id="1234087084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504794297" name="Picture">
+                        <wp:docPr id="1088468075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504794297" name="Picture"/>
+                                <pic:cNvPr id="1088468075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123945981" name="Picture">
+                        <wp:docPr id="889542047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123945981" name="Picture"/>
+                                <pic:cNvPr id="889542047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667403428" name="Picture">
+                        <wp:docPr id="1197787897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667403428" name="Picture"/>
+                                <pic:cNvPr id="1197787897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842290938" name="Picture">
+                        <wp:docPr id="1658226448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842290938" name="Picture"/>
+                                <pic:cNvPr id="1658226448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945004165" name="Picture">
+                        <wp:docPr id="639932251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945004165" name="Picture"/>
+                                <pic:cNvPr id="639932251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220632185" name="Picture">
+                        <wp:docPr id="1450900410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220632185" name="Picture"/>
+                                <pic:cNvPr id="1450900410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420716633" name="Picture">
+                        <wp:docPr id="1298416743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420716633" name="Picture"/>
+                                <pic:cNvPr id="1298416743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181870030" name="Picture">
+                  <wp:docPr id="1716143980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181870030" name="Picture"/>
+                          <pic:cNvPr id="1716143980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991426133" name="Picture">
+                  <wp:docPr id="643522426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991426133" name="Picture"/>
+                          <pic:cNvPr id="643522426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085369764" name="Picture">
+                  <wp:docPr id="650192050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085369764" name="Picture"/>
+                          <pic:cNvPr id="650192050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628017083" name="Picture">
+                  <wp:docPr id="157351901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628017083" name="Picture"/>
+                          <pic:cNvPr id="157351901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026841699" name="Picture">
+                  <wp:docPr id="815818346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026841699" name="Picture"/>
+                          <pic:cNvPr id="815818346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108937576" name="Picture">
+                  <wp:docPr id="172935033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108937576" name="Picture"/>
+                          <pic:cNvPr id="172935033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539709227" name="Picture">
+                        <wp:docPr id="1445832960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539709227" name="Picture"/>
+                                <pic:cNvPr id="1445832960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768182697" name="Picture">
+                        <wp:docPr id="261985361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768182697" name="Picture"/>
+                                <pic:cNvPr id="261985361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927461710" name="Picture">
+                  <wp:docPr id="19083432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927461710" name="Picture"/>
+                          <pic:cNvPr id="19083432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052614827" name="Picture">
+                  <wp:docPr id="275014001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052614827" name="Picture"/>
+                          <pic:cNvPr id="275014001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829065042" name="Picture">
+                  <wp:docPr id="1941458992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829065042" name="Picture"/>
+                          <pic:cNvPr id="1941458992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130514347" name="Picture">
+                  <wp:docPr id="1464533644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130514347" name="Picture"/>
+                          <pic:cNvPr id="1464533644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894571395" name="Picture">
+                  <wp:docPr id="962587554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894571395" name="Picture"/>
+                          <pic:cNvPr id="962587554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842227448" name="Picture">
+                  <wp:docPr id="2005926723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842227448" name="Picture"/>
+                          <pic:cNvPr id="2005926723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432331823" name="Picture">
+                        <wp:docPr id="1425667522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432331823" name="Picture"/>
+                                <pic:cNvPr id="1425667522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944991526" name="Picture">
+                  <wp:docPr id="561977825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944991526" name="Picture"/>
+                          <pic:cNvPr id="561977825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420838599" name="Picture">
+                  <wp:docPr id="998795453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420838599" name="Picture"/>
+                          <pic:cNvPr id="998795453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853604604" name="Picture">
+                  <wp:docPr id="1597292650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853604604" name="Picture"/>
+                          <pic:cNvPr id="1597292650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916830798" name="Picture">
+                  <wp:docPr id="994514830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916830798" name="Picture"/>
+                          <pic:cNvPr id="994514830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535557333" name="Picture">
+                  <wp:docPr id="1518376464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535557333" name="Picture"/>
+                          <pic:cNvPr id="1518376464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157287994" name="Picture">
+                  <wp:docPr id="125154742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157287994" name="Picture"/>
+                          <pic:cNvPr id="125154742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886951533" name="Picture">
+                  <wp:docPr id="1883265977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886951533" name="Picture"/>
+                          <pic:cNvPr id="1883265977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040533390" name="Picture">
+                  <wp:docPr id="1521653762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040533390" name="Picture"/>
+                          <pic:cNvPr id="1521653762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482172891" name="Picture">
+                  <wp:docPr id="1605792121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482172891" name="Picture"/>
+                          <pic:cNvPr id="1605792121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519712669" name="Picture">
+                  <wp:docPr id="938324386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519712669" name="Picture"/>
+                          <pic:cNvPr id="938324386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534039031" name="Picture">
+                  <wp:docPr id="471942179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534039031" name="Picture"/>
+                          <pic:cNvPr id="471942179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311716289" name="Picture">
+                  <wp:docPr id="24741455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311716289" name="Picture"/>
+                          <pic:cNvPr id="24741455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773811286" name="Picture">
+                        <wp:docPr id="523895584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773811286" name="Picture"/>
+                                <pic:cNvPr id="523895584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481736385" name="Picture">
+                  <wp:docPr id="1388098934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481736385" name="Picture"/>
+                          <pic:cNvPr id="1388098934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206914279" name="Picture">
+                  <wp:docPr id="996815388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206914279" name="Picture"/>
+                          <pic:cNvPr id="996815388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767301834" name="Picture">
+                  <wp:docPr id="1759848913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767301834" name="Picture"/>
+                          <pic:cNvPr id="1759848913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982000837" name="Picture">
+                  <wp:docPr id="1410490464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982000837" name="Picture"/>
+                          <pic:cNvPr id="1410490464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964992549" name="Picture">
+                  <wp:docPr id="488819359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964992549" name="Picture"/>
+                          <pic:cNvPr id="488819359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781946020" name="Picture">
+                  <wp:docPr id="303971978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781946020" name="Picture"/>
+                          <pic:cNvPr id="303971978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139185664" name="Picture">
+                        <wp:docPr id="1166435543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139185664" name="Picture"/>
+                                <pic:cNvPr id="1166435543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897208354" name="Picture">
+                  <wp:docPr id="1750948069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897208354" name="Picture"/>
+                          <pic:cNvPr id="1750948069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14808079" name="Picture">
+                  <wp:docPr id="403471167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14808079" name="Picture"/>
+                          <pic:cNvPr id="403471167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213193838" name="Picture">
+                  <wp:docPr id="757138162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213193838" name="Picture"/>
+                          <pic:cNvPr id="757138162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45574,57 +45574,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379675486" name="Picture">
+                  <wp:docPr id="1458084343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379675486" name="Picture"/>
+                          <pic:cNvPr id="1458084343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45645,57 +45645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567812250" name="Picture">
+                  <wp:docPr id="759612822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567812250" name="Picture"/>
+                          <pic:cNvPr id="759612822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46059,57 +46059,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803088884" name="Picture">
+                  <wp:docPr id="148202590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803088884" name="Picture"/>
+                          <pic:cNvPr id="148202590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>