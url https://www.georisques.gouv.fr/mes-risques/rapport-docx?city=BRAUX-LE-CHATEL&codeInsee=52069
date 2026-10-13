--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510940377" name="Picture">
+                  <wp:docPr id="2084121205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510940377" name="Picture"/>
+                          <pic:cNvPr id="2084121205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773380548" name="Picture">
+                  <wp:docPr id="167888930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773380548" name="Picture"/>
+                          <pic:cNvPr id="167888930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616991094" name="Picture">
+                        <wp:docPr id="793588548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616991094" name="Picture"/>
+                                <pic:cNvPr id="793588548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988390559" name="Picture">
+                  <wp:docPr id="444375093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988390559" name="Picture"/>
+                          <pic:cNvPr id="444375093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358815743" name="Picture">
+                  <wp:docPr id="316727548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358815743" name="Picture"/>
+                          <pic:cNvPr id="316727548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111446544" name="Picture">
+                  <wp:docPr id="1802601187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111446544" name="Picture"/>
+                          <pic:cNvPr id="1802601187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580865752" name="Picture">
+                  <wp:docPr id="706064667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580865752" name="Picture"/>
+                          <pic:cNvPr id="706064667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235359692" name="Picture">
+                  <wp:docPr id="178949284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235359692" name="Picture"/>
+                          <pic:cNvPr id="178949284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086016340" name="Picture">
+                        <wp:docPr id="1872351950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086016340" name="Picture"/>
+                                <pic:cNvPr id="1872351950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420268334" name="Picture">
+                        <wp:docPr id="788501619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420268334" name="Picture"/>
+                                <pic:cNvPr id="788501619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393867138" name="Picture">
+                        <wp:docPr id="91215351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393867138" name="Picture"/>
+                                <pic:cNvPr id="91215351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642841478" name="Picture">
+                        <wp:docPr id="998863770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642841478" name="Picture"/>
+                                <pic:cNvPr id="998863770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666419463" name="Picture">
+                        <wp:docPr id="1249999490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666419463" name="Picture"/>
+                                <pic:cNvPr id="1249999490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685130151" name="Picture">
+                        <wp:docPr id="2120166717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685130151" name="Picture"/>
+                                <pic:cNvPr id="2120166717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48163749" name="Picture">
+                        <wp:docPr id="347375015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48163749" name="Picture"/>
+                                <pic:cNvPr id="347375015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396259073" name="Picture">
+                        <wp:docPr id="830216839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396259073" name="Picture"/>
+                                <pic:cNvPr id="830216839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759260159" name="Picture">
+                        <wp:docPr id="1085561702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759260159" name="Picture"/>
+                                <pic:cNvPr id="1085561702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837525624" name="Picture">
+                        <wp:docPr id="1976327802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837525624" name="Picture"/>
+                                <pic:cNvPr id="1976327802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598324416" name="Picture">
+                        <wp:docPr id="2059767984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598324416" name="Picture"/>
+                                <pic:cNvPr id="2059767984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829046372" name="Picture">
+                        <wp:docPr id="1896825839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829046372" name="Picture"/>
+                                <pic:cNvPr id="1896825839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302556216" name="Picture">
+                        <wp:docPr id="1817899980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302556216" name="Picture"/>
+                                <pic:cNvPr id="1817899980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14087890" name="Picture">
+                        <wp:docPr id="699348894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14087890" name="Picture"/>
+                                <pic:cNvPr id="699348894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286568734" name="Picture">
+                        <wp:docPr id="366289268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286568734" name="Picture"/>
+                                <pic:cNvPr id="366289268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346007608" name="Picture">
+                  <wp:docPr id="449661935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346007608" name="Picture"/>
+                          <pic:cNvPr id="449661935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579578815" name="Picture">
+                  <wp:docPr id="1476736323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579578815" name="Picture"/>
+                          <pic:cNvPr id="1476736323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119495163" name="Picture">
+                  <wp:docPr id="260114489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119495163" name="Picture"/>
+                          <pic:cNvPr id="260114489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013736777" name="Picture">
+                  <wp:docPr id="227789153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013736777" name="Picture"/>
+                          <pic:cNvPr id="227789153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11078145" name="Picture">
+                  <wp:docPr id="1244512695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11078145" name="Picture"/>
+                          <pic:cNvPr id="1244512695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224722434" name="Picture">
+                  <wp:docPr id="1625715593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224722434" name="Picture"/>
+                          <pic:cNvPr id="1625715593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976789857" name="Picture">
+                        <wp:docPr id="483544991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976789857" name="Picture"/>
+                                <pic:cNvPr id="483544991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752534549" name="Picture">
+                  <wp:docPr id="89530799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752534549" name="Picture"/>
+                          <pic:cNvPr id="89530799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581499136" name="Picture">
+                  <wp:docPr id="1311982400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581499136" name="Picture"/>
+                          <pic:cNvPr id="1311982400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288574551" name="Picture">
+                  <wp:docPr id="1075004334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288574551" name="Picture"/>
+                          <pic:cNvPr id="1075004334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905294025" name="Picture">
+                  <wp:docPr id="1578821835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905294025" name="Picture"/>
+                          <pic:cNvPr id="1578821835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115912526" name="Picture">
+                  <wp:docPr id="1374526879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115912526" name="Picture"/>
+                          <pic:cNvPr id="1374526879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687576492" name="Picture">
+                  <wp:docPr id="966350713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687576492" name="Picture"/>
+                          <pic:cNvPr id="966350713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419955323" name="Picture">
+                        <wp:docPr id="1959614172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419955323" name="Picture"/>
+                                <pic:cNvPr id="1959614172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457455401" name="Picture">
+                  <wp:docPr id="1977036453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457455401" name="Picture"/>
+                          <pic:cNvPr id="1977036453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479314088" name="Picture">
+                  <wp:docPr id="2120161068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479314088" name="Picture"/>
+                          <pic:cNvPr id="2120161068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182701095" name="Picture">
+                  <wp:docPr id="1171974441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182701095" name="Picture"/>
+                          <pic:cNvPr id="1171974441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075084770" name="Picture">
+                  <wp:docPr id="559597394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075084770" name="Picture"/>
+                          <pic:cNvPr id="559597394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206421304" name="Picture">
+                  <wp:docPr id="1788243709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206421304" name="Picture"/>
+                          <pic:cNvPr id="1788243709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351487192" name="Picture">
+                  <wp:docPr id="801525426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351487192" name="Picture"/>
+                          <pic:cNvPr id="801525426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29192298" name="Picture">
+                  <wp:docPr id="517180710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29192298" name="Picture"/>
+                          <pic:cNvPr id="517180710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568673867" name="Picture">
+                  <wp:docPr id="66974608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568673867" name="Picture"/>
+                          <pic:cNvPr id="66974608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379300339" name="Picture">
+                  <wp:docPr id="73750634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379300339" name="Picture"/>
+                          <pic:cNvPr id="73750634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559994380" name="Picture">
+                  <wp:docPr id="2090963113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559994380" name="Picture"/>
+                          <pic:cNvPr id="2090963113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320267149" name="Picture">
+                  <wp:docPr id="1622308641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320267149" name="Picture"/>
+                          <pic:cNvPr id="1622308641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135740818" name="Picture">
+                  <wp:docPr id="1765259477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135740818" name="Picture"/>
+                          <pic:cNvPr id="1765259477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489863958" name="Picture">
+                        <wp:docPr id="1097959385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489863958" name="Picture"/>
+                                <pic:cNvPr id="1097959385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37705,57 +37705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801271955" name="Picture">
+                  <wp:docPr id="1911723932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801271955" name="Picture"/>
+                          <pic:cNvPr id="1911723932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37794,57 +37794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992216824" name="Picture">
+                  <wp:docPr id="1980397494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992216824" name="Picture"/>
+                          <pic:cNvPr id="1980397494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122967052" name="Picture">
+                  <wp:docPr id="998799841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122967052" name="Picture"/>
+                          <pic:cNvPr id="998799841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39436,57 +39436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412060461" name="Picture">
+                  <wp:docPr id="1643687293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412060461" name="Picture"/>
+                          <pic:cNvPr id="1643687293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363634691" name="Picture">
+                  <wp:docPr id="135206543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363634691" name="Picture"/>
+                          <pic:cNvPr id="135206543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40916,57 +40916,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684868493" name="Picture">
+                  <wp:docPr id="145107512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684868493" name="Picture"/>
+                          <pic:cNvPr id="145107512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42059,57 +42059,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166339877" name="Picture">
+                        <wp:docPr id="339129988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166339877" name="Picture"/>
+                                <pic:cNvPr id="339129988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43330,57 +43330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344268586" name="Picture">
+                  <wp:docPr id="1811307656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344268586" name="Picture"/>
+                          <pic:cNvPr id="1811307656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295773257" name="Picture">
+                  <wp:docPr id="535074343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295773257" name="Picture"/>
+                          <pic:cNvPr id="535074343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316337914" name="Picture">
+                  <wp:docPr id="1383139150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316337914" name="Picture"/>
+                          <pic:cNvPr id="1383139150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45484,57 +45484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872149867" name="Picture">
+                  <wp:docPr id="1510875141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872149867" name="Picture"/>
+                          <pic:cNvPr id="1510875141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45555,57 +45555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005753788" name="Picture">
+                  <wp:docPr id="1633734861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005753788" name="Picture"/>
+                          <pic:cNvPr id="1633734861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45969,57 +45969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853922441" name="Picture">
+                  <wp:docPr id="997318872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853922441" name="Picture"/>
+                          <pic:cNvPr id="997318872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>