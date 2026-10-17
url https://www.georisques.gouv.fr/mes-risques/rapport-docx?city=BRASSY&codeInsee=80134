--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334206735" name="Picture">
+                  <wp:docPr id="414965604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334206735" name="Picture"/>
+                          <pic:cNvPr id="414965604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701249535" name="Picture">
+                  <wp:docPr id="1452465460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701249535" name="Picture"/>
+                          <pic:cNvPr id="1452465460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930843318" name="Picture">
+                        <wp:docPr id="1686482904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930843318" name="Picture"/>
+                                <pic:cNvPr id="1686482904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971877515" name="Picture">
+                  <wp:docPr id="1752356386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971877515" name="Picture"/>
+                          <pic:cNvPr id="1752356386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735248461" name="Picture">
+                  <wp:docPr id="1166053955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735248461" name="Picture"/>
+                          <pic:cNvPr id="1166053955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047044772" name="Picture">
+                  <wp:docPr id="286047112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047044772" name="Picture"/>
+                          <pic:cNvPr id="286047112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30820960" name="Picture">
+                  <wp:docPr id="1699438502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30820960" name="Picture"/>
+                          <pic:cNvPr id="1699438502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007693031" name="Picture">
+                  <wp:docPr id="1355512449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007693031" name="Picture"/>
+                          <pic:cNvPr id="1355512449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34102000" name="Picture">
+                        <wp:docPr id="1648848854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34102000" name="Picture"/>
+                                <pic:cNvPr id="1648848854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397240390" name="Picture">
+                        <wp:docPr id="135518707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397240390" name="Picture"/>
+                                <pic:cNvPr id="135518707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842282778" name="Picture">
+                        <wp:docPr id="1661905841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842282778" name="Picture"/>
+                                <pic:cNvPr id="1661905841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913378532" name="Picture">
+                        <wp:docPr id="1970107139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913378532" name="Picture"/>
+                                <pic:cNvPr id="1970107139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614337304" name="Picture">
+                        <wp:docPr id="1223354910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614337304" name="Picture"/>
+                                <pic:cNvPr id="1223354910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373610227" name="Picture">
+                        <wp:docPr id="520284899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373610227" name="Picture"/>
+                                <pic:cNvPr id="520284899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148099349" name="Picture">
+                        <wp:docPr id="918797982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148099349" name="Picture"/>
+                                <pic:cNvPr id="918797982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117426830" name="Picture">
+                        <wp:docPr id="1571838552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117426830" name="Picture"/>
+                                <pic:cNvPr id="1571838552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242684113" name="Picture">
+                        <wp:docPr id="1612876031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242684113" name="Picture"/>
+                                <pic:cNvPr id="1612876031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059963591" name="Picture">
+                        <wp:docPr id="591448198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059963591" name="Picture"/>
+                                <pic:cNvPr id="591448198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868697243" name="Picture">
+                        <wp:docPr id="293417321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868697243" name="Picture"/>
+                                <pic:cNvPr id="293417321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014451119" name="Picture">
+                        <wp:docPr id="577996047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014451119" name="Picture"/>
+                                <pic:cNvPr id="577996047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240957177" name="Picture">
+                        <wp:docPr id="487598881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240957177" name="Picture"/>
+                                <pic:cNvPr id="487598881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457773575" name="Picture">
+                        <wp:docPr id="1222776255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457773575" name="Picture"/>
+                                <pic:cNvPr id="1222776255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141388600" name="Picture">
+                        <wp:docPr id="171569724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141388600" name="Picture"/>
+                                <pic:cNvPr id="171569724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951355025" name="Picture">
+                  <wp:docPr id="1688443240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951355025" name="Picture"/>
+                          <pic:cNvPr id="1688443240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923096386" name="Picture">
+                  <wp:docPr id="181588260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923096386" name="Picture"/>
+                          <pic:cNvPr id="181588260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326205391" name="Picture">
+                  <wp:docPr id="357164865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326205391" name="Picture"/>
+                          <pic:cNvPr id="357164865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975440888" name="Picture">
+                  <wp:docPr id="1419548463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975440888" name="Picture"/>
+                          <pic:cNvPr id="1419548463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835981438" name="Picture">
+                  <wp:docPr id="203252419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835981438" name="Picture"/>
+                          <pic:cNvPr id="203252419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675712858" name="Picture">
+                  <wp:docPr id="1866736342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675712858" name="Picture"/>
+                          <pic:cNvPr id="1866736342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529989425" name="Picture">
+                        <wp:docPr id="1359779657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529989425" name="Picture"/>
+                                <pic:cNvPr id="1359779657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284727582" name="Picture">
+                        <wp:docPr id="1716412663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284727582" name="Picture"/>
+                                <pic:cNvPr id="1716412663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343049132" name="Picture">
+                  <wp:docPr id="303448597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343049132" name="Picture"/>
+                          <pic:cNvPr id="303448597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333950960" name="Picture">
+                  <wp:docPr id="211467543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333950960" name="Picture"/>
+                          <pic:cNvPr id="211467543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199826171" name="Picture">
+                  <wp:docPr id="424033707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199826171" name="Picture"/>
+                          <pic:cNvPr id="424033707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357487401" name="Picture">
+                  <wp:docPr id="668321521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357487401" name="Picture"/>
+                          <pic:cNvPr id="668321521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577022157" name="Picture">
+                  <wp:docPr id="697067817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577022157" name="Picture"/>
+                          <pic:cNvPr id="697067817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538079250" name="Picture">
+                  <wp:docPr id="1204285786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538079250" name="Picture"/>
+                          <pic:cNvPr id="1204285786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021498481" name="Picture">
+                        <wp:docPr id="1758049016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021498481" name="Picture"/>
+                                <pic:cNvPr id="1758049016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264483103" name="Picture">
+                  <wp:docPr id="276616090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264483103" name="Picture"/>
+                          <pic:cNvPr id="276616090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044491418" name="Picture">
+                  <wp:docPr id="375320307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044491418" name="Picture"/>
+                          <pic:cNvPr id="375320307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592933079" name="Picture">
+                  <wp:docPr id="1868770655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592933079" name="Picture"/>
+                          <pic:cNvPr id="1868770655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512092420" name="Picture">
+                  <wp:docPr id="566939983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512092420" name="Picture"/>
+                          <pic:cNvPr id="566939983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987452414" name="Picture">
+                  <wp:docPr id="1660296853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987452414" name="Picture"/>
+                          <pic:cNvPr id="1660296853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550755563" name="Picture">
+                  <wp:docPr id="812152913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550755563" name="Picture"/>
+                          <pic:cNvPr id="812152913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159517659" name="Picture">
+                        <wp:docPr id="1730211741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159517659" name="Picture"/>
+                                <pic:cNvPr id="1730211741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552775166" name="Picture">
+                  <wp:docPr id="343521752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552775166" name="Picture"/>
+                          <pic:cNvPr id="343521752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317511241" name="Picture">
+                  <wp:docPr id="817259018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317511241" name="Picture"/>
+                          <pic:cNvPr id="817259018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069810793" name="Picture">
+                  <wp:docPr id="516870119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069810793" name="Picture"/>
+                          <pic:cNvPr id="516870119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366044345" name="Picture">
+                  <wp:docPr id="650474776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366044345" name="Picture"/>
+                          <pic:cNvPr id="650474776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455703856" name="Picture">
+                  <wp:docPr id="1103490852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455703856" name="Picture"/>
+                          <pic:cNvPr id="1103490852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584442018" name="Picture">
+                  <wp:docPr id="1017875695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584442018" name="Picture"/>
+                          <pic:cNvPr id="1017875695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977064914" name="Picture">
+                        <wp:docPr id="1490273864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977064914" name="Picture"/>
+                                <pic:cNvPr id="1490273864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755995543" name="Picture">
+                  <wp:docPr id="853728281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755995543" name="Picture"/>
+                          <pic:cNvPr id="853728281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567960669" name="Picture">
+                  <wp:docPr id="1950723467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567960669" name="Picture"/>
+                          <pic:cNvPr id="1950723467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207880239" name="Picture">
+                  <wp:docPr id="861391847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207880239" name="Picture"/>
+                          <pic:cNvPr id="861391847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943650591" name="Picture">
+                  <wp:docPr id="1068643523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943650591" name="Picture"/>
+                          <pic:cNvPr id="1068643523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783491856" name="Picture">
+                  <wp:docPr id="704289333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783491856" name="Picture"/>
+                          <pic:cNvPr id="704289333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512365822" name="Picture">
+                  <wp:docPr id="113368511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512365822" name="Picture"/>
+                          <pic:cNvPr id="113368511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751897522" name="Picture">
+                  <wp:docPr id="1082970477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751897522" name="Picture"/>
+                          <pic:cNvPr id="1082970477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252695202" name="Picture">
+                  <wp:docPr id="1239289100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252695202" name="Picture"/>
+                          <pic:cNvPr id="1239289100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095142707" name="Picture">
+                  <wp:docPr id="1759915709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095142707" name="Picture"/>
+                          <pic:cNvPr id="1759915709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>