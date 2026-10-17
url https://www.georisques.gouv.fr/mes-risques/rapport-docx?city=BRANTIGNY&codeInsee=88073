--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313405178" name="Picture">
+                  <wp:docPr id="630432591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313405178" name="Picture"/>
+                          <pic:cNvPr id="630432591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361161489" name="Picture">
+                  <wp:docPr id="1128688070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361161489" name="Picture"/>
+                          <pic:cNvPr id="1128688070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239605131" name="Picture">
+                        <wp:docPr id="681764791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239605131" name="Picture"/>
+                                <pic:cNvPr id="681764791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531057711" name="Picture">
+                  <wp:docPr id="1205190511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531057711" name="Picture"/>
+                          <pic:cNvPr id="1205190511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730410923" name="Picture">
+                  <wp:docPr id="196202947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730410923" name="Picture"/>
+                          <pic:cNvPr id="196202947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271765388" name="Picture">
+                  <wp:docPr id="1577894379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271765388" name="Picture"/>
+                          <pic:cNvPr id="1577894379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437400093" name="Picture">
+                  <wp:docPr id="309709764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437400093" name="Picture"/>
+                          <pic:cNvPr id="309709764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147473626" name="Picture">
+                  <wp:docPr id="1636874582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147473626" name="Picture"/>
+                          <pic:cNvPr id="1636874582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779742719" name="Picture">
+                        <wp:docPr id="942839297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779742719" name="Picture"/>
+                                <pic:cNvPr id="942839297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266813387" name="Picture">
+                        <wp:docPr id="968567460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266813387" name="Picture"/>
+                                <pic:cNvPr id="968567460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231058937" name="Picture">
+                        <wp:docPr id="241378185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231058937" name="Picture"/>
+                                <pic:cNvPr id="241378185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341959681" name="Picture">
+                        <wp:docPr id="1460460135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341959681" name="Picture"/>
+                                <pic:cNvPr id="1460460135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868224033" name="Picture">
+                        <wp:docPr id="1996433454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868224033" name="Picture"/>
+                                <pic:cNvPr id="1996433454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35138884" name="Picture">
+                        <wp:docPr id="301873885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35138884" name="Picture"/>
+                                <pic:cNvPr id="301873885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264527414" name="Picture">
+                        <wp:docPr id="1977484973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264527414" name="Picture"/>
+                                <pic:cNvPr id="1977484973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681122310" name="Picture">
+                        <wp:docPr id="1969432918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681122310" name="Picture"/>
+                                <pic:cNvPr id="1969432918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514650276" name="Picture">
+                        <wp:docPr id="1322401970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514650276" name="Picture"/>
+                                <pic:cNvPr id="1322401970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735939376" name="Picture">
+                        <wp:docPr id="564227335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735939376" name="Picture"/>
+                                <pic:cNvPr id="564227335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503740673" name="Picture">
+                        <wp:docPr id="1798112914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503740673" name="Picture"/>
+                                <pic:cNvPr id="1798112914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091150464" name="Picture">
+                        <wp:docPr id="1619980212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091150464" name="Picture"/>
+                                <pic:cNvPr id="1619980212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078489710" name="Picture">
+                        <wp:docPr id="2026761809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078489710" name="Picture"/>
+                                <pic:cNvPr id="2026761809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049073221" name="Picture">
+                        <wp:docPr id="1819213901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049073221" name="Picture"/>
+                                <pic:cNvPr id="1819213901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197199000" name="Picture">
+                        <wp:docPr id="930818275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197199000" name="Picture"/>
+                                <pic:cNvPr id="930818275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116548525" name="Picture">
+                  <wp:docPr id="242405117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116548525" name="Picture"/>
+                          <pic:cNvPr id="242405117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456649768" name="Picture">
+                  <wp:docPr id="1016007969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456649768" name="Picture"/>
+                          <pic:cNvPr id="1016007969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884991207" name="Picture">
+                  <wp:docPr id="2034457235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884991207" name="Picture"/>
+                          <pic:cNvPr id="2034457235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755425863" name="Picture">
+                  <wp:docPr id="885151889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755425863" name="Picture"/>
+                          <pic:cNvPr id="885151889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116998468" name="Picture">
+                  <wp:docPr id="513539370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116998468" name="Picture"/>
+                          <pic:cNvPr id="513539370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506840891" name="Picture">
+                  <wp:docPr id="1442592782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506840891" name="Picture"/>
+                          <pic:cNvPr id="1442592782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578434998" name="Picture">
+                        <wp:docPr id="359760334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578434998" name="Picture"/>
+                                <pic:cNvPr id="359760334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915561169" name="Picture">
+                  <wp:docPr id="1645254291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915561169" name="Picture"/>
+                          <pic:cNvPr id="1645254291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655247520" name="Picture">
+                  <wp:docPr id="1093731209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655247520" name="Picture"/>
+                          <pic:cNvPr id="1093731209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413094512" name="Picture">
+                  <wp:docPr id="1490523536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413094512" name="Picture"/>
+                          <pic:cNvPr id="1490523536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936707439" name="Picture">
+                  <wp:docPr id="544952392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936707439" name="Picture"/>
+                          <pic:cNvPr id="544952392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972762993" name="Picture">
+                  <wp:docPr id="1092271659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972762993" name="Picture"/>
+                          <pic:cNvPr id="1092271659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478415681" name="Picture">
+                  <wp:docPr id="434405731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478415681" name="Picture"/>
+                          <pic:cNvPr id="434405731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847988350" name="Picture">
+                        <wp:docPr id="2013772253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847988350" name="Picture"/>
+                                <pic:cNvPr id="2013772253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887968890" name="Picture">
+                        <wp:docPr id="1679440057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887968890" name="Picture"/>
+                                <pic:cNvPr id="1679440057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643124436" name="Picture">
+                  <wp:docPr id="962471713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643124436" name="Picture"/>
+                          <pic:cNvPr id="962471713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518746200" name="Picture">
+                  <wp:docPr id="680196642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518746200" name="Picture"/>
+                          <pic:cNvPr id="680196642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735976971" name="Picture">
+                  <wp:docPr id="802504405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735976971" name="Picture"/>
+                          <pic:cNvPr id="802504405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104219232" name="Picture">
+                  <wp:docPr id="56750834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104219232" name="Picture"/>
+                          <pic:cNvPr id="56750834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449569871" name="Picture">
+                  <wp:docPr id="1678171624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449569871" name="Picture"/>
+                          <pic:cNvPr id="1678171624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936925782" name="Picture">
+                  <wp:docPr id="447527543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936925782" name="Picture"/>
+                          <pic:cNvPr id="447527543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122944838" name="Picture">
+                        <wp:docPr id="1348773904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122944838" name="Picture"/>
+                                <pic:cNvPr id="1348773904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591718546" name="Picture">
+                  <wp:docPr id="1500467879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591718546" name="Picture"/>
+                          <pic:cNvPr id="1500467879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180745844" name="Picture">
+                  <wp:docPr id="1871074416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180745844" name="Picture"/>
+                          <pic:cNvPr id="1871074416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955532747" name="Picture">
+                  <wp:docPr id="441931192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955532747" name="Picture"/>
+                          <pic:cNvPr id="441931192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983443034" name="Picture">
+                  <wp:docPr id="806935721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983443034" name="Picture"/>
+                          <pic:cNvPr id="806935721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525140267" name="Picture">
+                  <wp:docPr id="1835023118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525140267" name="Picture"/>
+                          <pic:cNvPr id="1835023118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93181204" name="Picture">
+                  <wp:docPr id="1304054159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93181204" name="Picture"/>
+                          <pic:cNvPr id="1304054159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431942103" name="Picture">
+                  <wp:docPr id="319319781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431942103" name="Picture"/>
+                          <pic:cNvPr id="319319781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442919501" name="Picture">
+                  <wp:docPr id="768895026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442919501" name="Picture"/>
+                          <pic:cNvPr id="768895026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528306685" name="Picture">
+                  <wp:docPr id="1529771915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528306685" name="Picture"/>
+                          <pic:cNvPr id="1529771915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364264104" name="Picture">
+                        <wp:docPr id="546533312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364264104" name="Picture"/>
+                                <pic:cNvPr id="546533312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250223632" name="Picture">
+                  <wp:docPr id="145348214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250223632" name="Picture"/>
+                          <pic:cNvPr id="145348214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760287957" name="Picture">
+                  <wp:docPr id="1969773158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760287957" name="Picture"/>
+                          <pic:cNvPr id="1969773158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440293086" name="Picture">
+                  <wp:docPr id="1098454171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440293086" name="Picture"/>
+                          <pic:cNvPr id="1098454171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497366601" name="Picture">
+                  <wp:docPr id="83014396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497366601" name="Picture"/>
+                          <pic:cNvPr id="83014396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051995289" name="Picture">
+                  <wp:docPr id="238300563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051995289" name="Picture"/>
+                          <pic:cNvPr id="238300563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138179488" name="Picture">
+                  <wp:docPr id="1980575048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138179488" name="Picture"/>
+                          <pic:cNvPr id="1980575048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641532669" name="Picture">
+                        <wp:docPr id="1641692496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641532669" name="Picture"/>
+                                <pic:cNvPr id="1641692496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235046045" name="Picture">
+                  <wp:docPr id="2116168526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235046045" name="Picture"/>
+                          <pic:cNvPr id="2116168526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078505273" name="Picture">
+                  <wp:docPr id="1906478467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078505273" name="Picture"/>
+                          <pic:cNvPr id="1906478467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203623447" name="Picture">
+                  <wp:docPr id="1661431254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203623447" name="Picture"/>
+                          <pic:cNvPr id="1661431254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>