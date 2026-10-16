--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652765262" name="Picture">
+                  <wp:docPr id="1754646976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652765262" name="Picture"/>
+                          <pic:cNvPr id="1754646976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221339690" name="Picture">
+                  <wp:docPr id="481664534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221339690" name="Picture"/>
+                          <pic:cNvPr id="481664534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212438360" name="Picture">
+                        <wp:docPr id="922169350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212438360" name="Picture"/>
+                                <pic:cNvPr id="922169350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786336516" name="Picture">
+                  <wp:docPr id="1621365986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786336516" name="Picture"/>
+                          <pic:cNvPr id="1621365986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378882595" name="Picture">
+                  <wp:docPr id="508163361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378882595" name="Picture"/>
+                          <pic:cNvPr id="508163361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218595057" name="Picture">
+                  <wp:docPr id="1224368419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218595057" name="Picture"/>
+                          <pic:cNvPr id="1224368419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658765519" name="Picture">
+                  <wp:docPr id="1792875073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658765519" name="Picture"/>
+                          <pic:cNvPr id="1792875073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912319630" name="Picture">
+                  <wp:docPr id="1152140956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912319630" name="Picture"/>
+                          <pic:cNvPr id="1152140956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816199362" name="Picture">
+                        <wp:docPr id="442527441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816199362" name="Picture"/>
+                                <pic:cNvPr id="442527441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496706845" name="Picture">
+                        <wp:docPr id="1455662427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496706845" name="Picture"/>
+                                <pic:cNvPr id="1455662427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="117506602" name="Picture">
+                        <wp:docPr id="940640409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="117506602" name="Picture"/>
+                                <pic:cNvPr id="940640409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840342925" name="Picture">
+                        <wp:docPr id="1985708075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840342925" name="Picture"/>
+                                <pic:cNvPr id="1985708075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293652974" name="Picture">
+                        <wp:docPr id="166474700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293652974" name="Picture"/>
+                                <pic:cNvPr id="166474700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922432750" name="Picture">
+                        <wp:docPr id="1087783580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922432750" name="Picture"/>
+                                <pic:cNvPr id="1087783580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218513003" name="Picture">
+                        <wp:docPr id="933653159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218513003" name="Picture"/>
+                                <pic:cNvPr id="933653159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848733799" name="Picture">
+                        <wp:docPr id="1377198940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848733799" name="Picture"/>
+                                <pic:cNvPr id="1377198940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254823399" name="Picture">
+                        <wp:docPr id="1617960620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254823399" name="Picture"/>
+                                <pic:cNvPr id="1617960620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205470836" name="Picture">
+                        <wp:docPr id="1890777988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205470836" name="Picture"/>
+                                <pic:cNvPr id="1890777988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504594410" name="Picture">
+                        <wp:docPr id="1026992477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504594410" name="Picture"/>
+                                <pic:cNvPr id="1026992477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126509384" name="Picture">
+                        <wp:docPr id="1797102758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126509384" name="Picture"/>
+                                <pic:cNvPr id="1797102758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123717932" name="Picture">
+                        <wp:docPr id="572870000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123717932" name="Picture"/>
+                                <pic:cNvPr id="572870000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689032633" name="Picture">
+                        <wp:docPr id="85303901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689032633" name="Picture"/>
+                                <pic:cNvPr id="85303901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1116919249" name="Picture">
+                        <wp:docPr id="682604851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1116919249" name="Picture"/>
+                                <pic:cNvPr id="682604851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78595623" name="Picture">
+                  <wp:docPr id="141775870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78595623" name="Picture"/>
+                          <pic:cNvPr id="141775870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099176580" name="Picture">
+                  <wp:docPr id="639868057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099176580" name="Picture"/>
+                          <pic:cNvPr id="639868057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442273639" name="Picture">
+                  <wp:docPr id="401200952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442273639" name="Picture"/>
+                          <pic:cNvPr id="401200952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344409888" name="Picture">
+                  <wp:docPr id="2067742035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344409888" name="Picture"/>
+                          <pic:cNvPr id="2067742035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324213731" name="Picture">
+                  <wp:docPr id="1808063672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324213731" name="Picture"/>
+                          <pic:cNvPr id="1808063672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056533597" name="Picture">
+                  <wp:docPr id="98937766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056533597" name="Picture"/>
+                          <pic:cNvPr id="98937766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888807881" name="Picture">
+                        <wp:docPr id="1918924351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888807881" name="Picture"/>
+                                <pic:cNvPr id="1918924351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450213387" name="Picture">
+                        <wp:docPr id="744542737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450213387" name="Picture"/>
+                                <pic:cNvPr id="744542737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994599370" name="Picture">
+                  <wp:docPr id="2100484611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994599370" name="Picture"/>
+                          <pic:cNvPr id="2100484611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982585816" name="Picture">
+                  <wp:docPr id="1996762973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982585816" name="Picture"/>
+                          <pic:cNvPr id="1996762973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098473208" name="Picture">
+                  <wp:docPr id="1566481398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098473208" name="Picture"/>
+                          <pic:cNvPr id="1566481398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409331236" name="Picture">
+                  <wp:docPr id="337131223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409331236" name="Picture"/>
+                          <pic:cNvPr id="337131223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393942622" name="Picture">
+                  <wp:docPr id="1723575332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393942622" name="Picture"/>
+                          <pic:cNvPr id="1723575332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068159837" name="Picture">
+                  <wp:docPr id="64358905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068159837" name="Picture"/>
+                          <pic:cNvPr id="64358905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463232749" name="Picture">
+                        <wp:docPr id="1882181851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463232749" name="Picture"/>
+                                <pic:cNvPr id="1882181851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587690922" name="Picture">
+                        <wp:docPr id="1734566149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587690922" name="Picture"/>
+                                <pic:cNvPr id="1734566149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657488805" name="Picture">
+                  <wp:docPr id="1766120506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657488805" name="Picture"/>
+                          <pic:cNvPr id="1766120506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132450093" name="Picture">
+                  <wp:docPr id="110740818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132450093" name="Picture"/>
+                          <pic:cNvPr id="110740818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437586479" name="Picture">
+                  <wp:docPr id="1634017259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437586479" name="Picture"/>
+                          <pic:cNvPr id="1634017259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343323353" name="Picture">
+                  <wp:docPr id="1598170163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343323353" name="Picture"/>
+                          <pic:cNvPr id="1598170163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48044224" name="Picture">
+                  <wp:docPr id="518461022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48044224" name="Picture"/>
+                          <pic:cNvPr id="518461022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175747107" name="Picture">
+                  <wp:docPr id="296364475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175747107" name="Picture"/>
+                          <pic:cNvPr id="296364475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230107275" name="Picture">
+                        <wp:docPr id="455782395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230107275" name="Picture"/>
+                                <pic:cNvPr id="455782395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746378364" name="Picture">
+                  <wp:docPr id="1527622356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746378364" name="Picture"/>
+                          <pic:cNvPr id="1527622356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878836974" name="Picture">
+                  <wp:docPr id="552468923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878836974" name="Picture"/>
+                          <pic:cNvPr id="552468923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099214621" name="Picture">
+                  <wp:docPr id="947930610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099214621" name="Picture"/>
+                          <pic:cNvPr id="947930610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470278487" name="Picture">
+                  <wp:docPr id="124090388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470278487" name="Picture"/>
+                          <pic:cNvPr id="124090388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316997693" name="Picture">
+                  <wp:docPr id="1734115729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316997693" name="Picture"/>
+                          <pic:cNvPr id="1734115729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027617774" name="Picture">
+                  <wp:docPr id="1499716999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027617774" name="Picture"/>
+                          <pic:cNvPr id="1499716999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593075002" name="Picture">
+                        <wp:docPr id="1738980162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593075002" name="Picture"/>
+                                <pic:cNvPr id="1738980162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828210807" name="Picture">
+                  <wp:docPr id="1615275069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828210807" name="Picture"/>
+                          <pic:cNvPr id="1615275069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290995559" name="Picture">
+                  <wp:docPr id="854192092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290995559" name="Picture"/>
+                          <pic:cNvPr id="854192092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369462069" name="Picture">
+                  <wp:docPr id="1681851448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369462069" name="Picture"/>
+                          <pic:cNvPr id="1681851448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099365676" name="Picture">
+                  <wp:docPr id="1641138736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099365676" name="Picture"/>
+                          <pic:cNvPr id="1641138736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470384432" name="Picture">
+                  <wp:docPr id="1076594942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470384432" name="Picture"/>
+                          <pic:cNvPr id="1076594942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188118637" name="Picture">
+                  <wp:docPr id="1349461688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188118637" name="Picture"/>
+                          <pic:cNvPr id="1349461688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725076169" name="Picture">
+                  <wp:docPr id="574529949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725076169" name="Picture"/>
+                          <pic:cNvPr id="574529949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095427599" name="Picture">
+                  <wp:docPr id="2109257571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095427599" name="Picture"/>
+                          <pic:cNvPr id="2109257571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525518460" name="Picture">
+                  <wp:docPr id="539869391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525518460" name="Picture"/>
+                          <pic:cNvPr id="539869391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>