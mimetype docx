--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016072792" name="Picture">
+                  <wp:docPr id="1622801788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016072792" name="Picture"/>
+                          <pic:cNvPr id="1622801788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761632400" name="Picture">
+                  <wp:docPr id="477025235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761632400" name="Picture"/>
+                          <pic:cNvPr id="477025235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906000725" name="Picture">
+                        <wp:docPr id="1170496508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906000725" name="Picture"/>
+                                <pic:cNvPr id="1170496508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037590052" name="Picture">
+                  <wp:docPr id="72900652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037590052" name="Picture"/>
+                          <pic:cNvPr id="72900652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988758525" name="Picture">
+                  <wp:docPr id="648215963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988758525" name="Picture"/>
+                          <pic:cNvPr id="648215963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469221090" name="Picture">
+                  <wp:docPr id="757619940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469221090" name="Picture"/>
+                          <pic:cNvPr id="757619940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131831004" name="Picture">
+                  <wp:docPr id="1107954042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131831004" name="Picture"/>
+                          <pic:cNvPr id="1107954042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288522155" name="Picture">
+                  <wp:docPr id="255257792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288522155" name="Picture"/>
+                          <pic:cNvPr id="255257792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115295941" name="Picture">
+                        <wp:docPr id="321563410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115295941" name="Picture"/>
+                                <pic:cNvPr id="321563410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750343966" name="Picture">
+                        <wp:docPr id="437227990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750343966" name="Picture"/>
+                                <pic:cNvPr id="437227990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335724026" name="Picture">
+                        <wp:docPr id="46609894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335724026" name="Picture"/>
+                                <pic:cNvPr id="46609894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871469221" name="Picture">
+                        <wp:docPr id="1421760095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871469221" name="Picture"/>
+                                <pic:cNvPr id="1421760095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492172197" name="Picture">
+                        <wp:docPr id="1260755070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492172197" name="Picture"/>
+                                <pic:cNvPr id="1260755070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918622942" name="Picture">
+                        <wp:docPr id="1526761692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918622942" name="Picture"/>
+                                <pic:cNvPr id="1526761692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818893042" name="Picture">
+                        <wp:docPr id="787935937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818893042" name="Picture"/>
+                                <pic:cNvPr id="787935937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563817589" name="Picture">
+                        <wp:docPr id="1178359772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563817589" name="Picture"/>
+                                <pic:cNvPr id="1178359772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546674208" name="Picture">
+                        <wp:docPr id="772967920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546674208" name="Picture"/>
+                                <pic:cNvPr id="772967920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370687789" name="Picture">
+                        <wp:docPr id="1815732224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370687789" name="Picture"/>
+                                <pic:cNvPr id="1815732224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527346072" name="Picture">
+                        <wp:docPr id="1253732503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527346072" name="Picture"/>
+                                <pic:cNvPr id="1253732503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99512211" name="Picture">
+                        <wp:docPr id="1333322540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99512211" name="Picture"/>
+                                <pic:cNvPr id="1333322540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563374880" name="Picture">
+                        <wp:docPr id="1314444235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563374880" name="Picture"/>
+                                <pic:cNvPr id="1314444235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296546462" name="Picture">
+                        <wp:docPr id="1117972981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296546462" name="Picture"/>
+                                <pic:cNvPr id="1117972981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163657964" name="Picture">
+                        <wp:docPr id="1250177759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163657964" name="Picture"/>
+                                <pic:cNvPr id="1250177759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767436644" name="Picture">
+                  <wp:docPr id="189838336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767436644" name="Picture"/>
+                          <pic:cNvPr id="189838336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281892117" name="Picture">
+                  <wp:docPr id="294680059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281892117" name="Picture"/>
+                          <pic:cNvPr id="294680059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90888908" name="Picture">
+                  <wp:docPr id="62201022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90888908" name="Picture"/>
+                          <pic:cNvPr id="62201022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653776380" name="Picture">
+                  <wp:docPr id="1261957030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653776380" name="Picture"/>
+                          <pic:cNvPr id="1261957030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715630607" name="Picture">
+                  <wp:docPr id="682832291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715630607" name="Picture"/>
+                          <pic:cNvPr id="682832291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085985380" name="Picture">
+                  <wp:docPr id="1972700979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085985380" name="Picture"/>
+                          <pic:cNvPr id="1972700979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562362542" name="Picture">
+                        <wp:docPr id="269688873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562362542" name="Picture"/>
+                                <pic:cNvPr id="269688873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671401456" name="Picture">
+                        <wp:docPr id="1950289869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671401456" name="Picture"/>
+                                <pic:cNvPr id="1950289869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98664930" name="Picture">
+                  <wp:docPr id="1992258874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98664930" name="Picture"/>
+                          <pic:cNvPr id="1992258874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126726109" name="Picture">
+                  <wp:docPr id="1276874908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126726109" name="Picture"/>
+                          <pic:cNvPr id="1276874908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557630535" name="Picture">
+                  <wp:docPr id="1087815605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557630535" name="Picture"/>
+                          <pic:cNvPr id="1087815605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184756914" name="Picture">
+                  <wp:docPr id="36920905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184756914" name="Picture"/>
+                          <pic:cNvPr id="36920905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578078576" name="Picture">
+                  <wp:docPr id="1803739821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578078576" name="Picture"/>
+                          <pic:cNvPr id="1803739821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922521209" name="Picture">
+                  <wp:docPr id="128367951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922521209" name="Picture"/>
+                          <pic:cNvPr id="128367951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24739,57 +24739,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296282279" name="Picture">
+                        <wp:docPr id="1667068341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296282279" name="Picture"/>
+                                <pic:cNvPr id="1667068341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25714,57 +25714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260510582" name="Picture">
+                        <wp:docPr id="1657059800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260510582" name="Picture"/>
+                                <pic:cNvPr id="1657059800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27103,57 +27103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496695653" name="Picture">
+                  <wp:docPr id="1780268268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496695653" name="Picture"/>
+                          <pic:cNvPr id="1780268268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27192,57 +27192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998113072" name="Picture">
+                  <wp:docPr id="617870527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998113072" name="Picture"/>
+                          <pic:cNvPr id="617870527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27836,57 +27836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889317295" name="Picture">
+                  <wp:docPr id="1840544241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889317295" name="Picture"/>
+                          <pic:cNvPr id="1840544241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28834,57 +28834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860859160" name="Picture">
+                  <wp:docPr id="852605324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860859160" name="Picture"/>
+                          <pic:cNvPr id="852605324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28937,57 +28937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680554273" name="Picture">
+                  <wp:docPr id="480592419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680554273" name="Picture"/>
+                          <pic:cNvPr id="480592419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30314,57 +30314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565255237" name="Picture">
+                  <wp:docPr id="1067019362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565255237" name="Picture"/>
+                          <pic:cNvPr id="1067019362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31457,57 +31457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045298169" name="Picture">
+                        <wp:docPr id="1458135397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045298169" name="Picture"/>
+                                <pic:cNvPr id="1458135397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32818,57 +32818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389516097" name="Picture">
+                  <wp:docPr id="585629094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389516097" name="Picture"/>
+                          <pic:cNvPr id="585629094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32907,57 +32907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23328188" name="Picture">
+                  <wp:docPr id="1996916951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23328188" name="Picture"/>
+                          <pic:cNvPr id="1996916951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310874287" name="Picture">
+                  <wp:docPr id="68435666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310874287" name="Picture"/>
+                          <pic:cNvPr id="68435666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34549,57 +34549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977349146" name="Picture">
+                  <wp:docPr id="666721423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977349146" name="Picture"/>
+                          <pic:cNvPr id="666721423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34652,57 +34652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223360564" name="Picture">
+                  <wp:docPr id="1590858837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223360564" name="Picture"/>
+                          <pic:cNvPr id="1590858837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36029,57 +36029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869408900" name="Picture">
+                  <wp:docPr id="2005874049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869408900" name="Picture"/>
+                          <pic:cNvPr id="2005874049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142343184" name="Picture">
+                        <wp:docPr id="1861123342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142343184" name="Picture"/>
+                                <pic:cNvPr id="1861123342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705637275" name="Picture">
+                  <wp:docPr id="1615036015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705637275" name="Picture"/>
+                          <pic:cNvPr id="1615036015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870641719" name="Picture">
+                  <wp:docPr id="1993887953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870641719" name="Picture"/>
+                          <pic:cNvPr id="1993887953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39242,57 +39242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266830738" name="Picture">
+                  <wp:docPr id="1553862638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266830738" name="Picture"/>
+                          <pic:cNvPr id="1553862638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40159,57 +40159,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837010055" name="Picture">
+                  <wp:docPr id="1266592510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837010055" name="Picture"/>
+                          <pic:cNvPr id="1266592510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40262,57 +40262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840723948" name="Picture">
+                  <wp:docPr id="1140975676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840723948" name="Picture"/>
+                          <pic:cNvPr id="1140975676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41585,57 +41585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555895840" name="Picture">
+                  <wp:docPr id="336549163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555895840" name="Picture"/>
+                          <pic:cNvPr id="336549163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42220,57 +42220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220160854" name="Picture">
+                  <wp:docPr id="1602494366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220160854" name="Picture"/>
+                          <pic:cNvPr id="1602494366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42291,57 +42291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492739148" name="Picture">
+                  <wp:docPr id="298076469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492739148" name="Picture"/>
+                          <pic:cNvPr id="298076469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42705,57 +42705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237386138" name="Picture">
+                  <wp:docPr id="150233199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237386138" name="Picture"/>
+                          <pic:cNvPr id="150233199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>