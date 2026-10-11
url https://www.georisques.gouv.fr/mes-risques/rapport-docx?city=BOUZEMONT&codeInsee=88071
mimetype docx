--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840443133" name="Picture">
+                  <wp:docPr id="2013540464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840443133" name="Picture"/>
+                          <pic:cNvPr id="2013540464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781639051" name="Picture">
+                  <wp:docPr id="1023426029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781639051" name="Picture"/>
+                          <pic:cNvPr id="1023426029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073853836" name="Picture">
+                        <wp:docPr id="1320230023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073853836" name="Picture"/>
+                                <pic:cNvPr id="1320230023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207999253" name="Picture">
+                  <wp:docPr id="1455198506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207999253" name="Picture"/>
+                          <pic:cNvPr id="1455198506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859215318" name="Picture">
+                  <wp:docPr id="1205267405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859215318" name="Picture"/>
+                          <pic:cNvPr id="1205267405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647217379" name="Picture">
+                  <wp:docPr id="664074123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647217379" name="Picture"/>
+                          <pic:cNvPr id="664074123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138720481" name="Picture">
+                  <wp:docPr id="2010705315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138720481" name="Picture"/>
+                          <pic:cNvPr id="2010705315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234866018" name="Picture">
+                  <wp:docPr id="1978489838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234866018" name="Picture"/>
+                          <pic:cNvPr id="1978489838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225593718" name="Picture">
+                        <wp:docPr id="1150727470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225593718" name="Picture"/>
+                                <pic:cNvPr id="1150727470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881128855" name="Picture">
+                        <wp:docPr id="588059141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881128855" name="Picture"/>
+                                <pic:cNvPr id="588059141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451755600" name="Picture">
+                        <wp:docPr id="1981114762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451755600" name="Picture"/>
+                                <pic:cNvPr id="1981114762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352308731" name="Picture">
+                        <wp:docPr id="1664244114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352308731" name="Picture"/>
+                                <pic:cNvPr id="1664244114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146033514" name="Picture">
+                        <wp:docPr id="643908148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146033514" name="Picture"/>
+                                <pic:cNvPr id="643908148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899643899" name="Picture">
+                        <wp:docPr id="1833507455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899643899" name="Picture"/>
+                                <pic:cNvPr id="1833507455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652058402" name="Picture">
+                        <wp:docPr id="1456241676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652058402" name="Picture"/>
+                                <pic:cNvPr id="1456241676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005931821" name="Picture">
+                        <wp:docPr id="1866432840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005931821" name="Picture"/>
+                                <pic:cNvPr id="1866432840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751705984" name="Picture">
+                        <wp:docPr id="841595095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751705984" name="Picture"/>
+                                <pic:cNvPr id="841595095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610741573" name="Picture">
+                        <wp:docPr id="419355640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610741573" name="Picture"/>
+                                <pic:cNvPr id="419355640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408370964" name="Picture">
+                        <wp:docPr id="1758711241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408370964" name="Picture"/>
+                                <pic:cNvPr id="1758711241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028984089" name="Picture">
+                        <wp:docPr id="2070845053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028984089" name="Picture"/>
+                                <pic:cNvPr id="2070845053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476997797" name="Picture">
+                        <wp:docPr id="276512365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476997797" name="Picture"/>
+                                <pic:cNvPr id="276512365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875291996" name="Picture">
+                        <wp:docPr id="456541784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875291996" name="Picture"/>
+                                <pic:cNvPr id="456541784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326248599" name="Picture">
+                        <wp:docPr id="156028080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326248599" name="Picture"/>
+                                <pic:cNvPr id="156028080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687063881" name="Picture">
+                  <wp:docPr id="699571212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687063881" name="Picture"/>
+                          <pic:cNvPr id="699571212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976675738" name="Picture">
+                  <wp:docPr id="1504753968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976675738" name="Picture"/>
+                          <pic:cNvPr id="1504753968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390191728" name="Picture">
+                  <wp:docPr id="1480597463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390191728" name="Picture"/>
+                          <pic:cNvPr id="1480597463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671420020" name="Picture">
+                  <wp:docPr id="2052558249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671420020" name="Picture"/>
+                          <pic:cNvPr id="2052558249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750610617" name="Picture">
+                  <wp:docPr id="667433614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750610617" name="Picture"/>
+                          <pic:cNvPr id="667433614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496903088" name="Picture">
+                  <wp:docPr id="137704924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496903088" name="Picture"/>
+                          <pic:cNvPr id="137704924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236143311" name="Picture">
+                        <wp:docPr id="223415907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236143311" name="Picture"/>
+                                <pic:cNvPr id="223415907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461055093" name="Picture">
+                  <wp:docPr id="2119872693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461055093" name="Picture"/>
+                          <pic:cNvPr id="2119872693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131129503" name="Picture">
+                  <wp:docPr id="944793067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131129503" name="Picture"/>
+                          <pic:cNvPr id="944793067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331472784" name="Picture">
+                  <wp:docPr id="1039615636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331472784" name="Picture"/>
+                          <pic:cNvPr id="1039615636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494043333" name="Picture">
+                  <wp:docPr id="1028954340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494043333" name="Picture"/>
+                          <pic:cNvPr id="1028954340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311797906" name="Picture">
+                  <wp:docPr id="1848404568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311797906" name="Picture"/>
+                          <pic:cNvPr id="1848404568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535360086" name="Picture">
+                  <wp:docPr id="432879656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535360086" name="Picture"/>
+                          <pic:cNvPr id="432879656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458475682" name="Picture">
+                        <wp:docPr id="235593059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458475682" name="Picture"/>
+                                <pic:cNvPr id="235593059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657455809" name="Picture">
+                        <wp:docPr id="249451726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657455809" name="Picture"/>
+                                <pic:cNvPr id="249451726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180299529" name="Picture">
+                  <wp:docPr id="150975679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180299529" name="Picture"/>
+                          <pic:cNvPr id="150975679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894303365" name="Picture">
+                  <wp:docPr id="1544098255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894303365" name="Picture"/>
+                          <pic:cNvPr id="1544098255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772762672" name="Picture">
+                  <wp:docPr id="581947101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772762672" name="Picture"/>
+                          <pic:cNvPr id="581947101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78541521" name="Picture">
+                  <wp:docPr id="1431239248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78541521" name="Picture"/>
+                          <pic:cNvPr id="1431239248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146850661" name="Picture">
+                  <wp:docPr id="1105823795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146850661" name="Picture"/>
+                          <pic:cNvPr id="1105823795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088929441" name="Picture">
+                  <wp:docPr id="869601602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088929441" name="Picture"/>
+                          <pic:cNvPr id="869601602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499396001" name="Picture">
+                        <wp:docPr id="856255550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499396001" name="Picture"/>
+                                <pic:cNvPr id="856255550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096958206" name="Picture">
+                  <wp:docPr id="327048809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096958206" name="Picture"/>
+                          <pic:cNvPr id="327048809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987151415" name="Picture">
+                  <wp:docPr id="23590785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987151415" name="Picture"/>
+                          <pic:cNvPr id="23590785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113457129" name="Picture">
+                  <wp:docPr id="2046231311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113457129" name="Picture"/>
+                          <pic:cNvPr id="2046231311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079976679" name="Picture">
+                  <wp:docPr id="1505212829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079976679" name="Picture"/>
+                          <pic:cNvPr id="1505212829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950470315" name="Picture">
+                  <wp:docPr id="1733461717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950470315" name="Picture"/>
+                          <pic:cNvPr id="1733461717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805831605" name="Picture">
+                  <wp:docPr id="654052939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805831605" name="Picture"/>
+                          <pic:cNvPr id="654052939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044768973" name="Picture">
+                  <wp:docPr id="500387299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044768973" name="Picture"/>
+                          <pic:cNvPr id="500387299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127979294" name="Picture">
+                  <wp:docPr id="190976354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127979294" name="Picture"/>
+                          <pic:cNvPr id="190976354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862265562" name="Picture">
+                  <wp:docPr id="1305450482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862265562" name="Picture"/>
+                          <pic:cNvPr id="1305450482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268223009" name="Picture">
+                        <wp:docPr id="313530933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268223009" name="Picture"/>
+                                <pic:cNvPr id="313530933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513035443" name="Picture">
+                  <wp:docPr id="603029398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513035443" name="Picture"/>
+                          <pic:cNvPr id="603029398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89623266" name="Picture">
+                  <wp:docPr id="515953142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89623266" name="Picture"/>
+                          <pic:cNvPr id="515953142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535543805" name="Picture">
+                  <wp:docPr id="1575097057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535543805" name="Picture"/>
+                          <pic:cNvPr id="1575097057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253523476" name="Picture">
+                  <wp:docPr id="1943902348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253523476" name="Picture"/>
+                          <pic:cNvPr id="1943902348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593903107" name="Picture">
+                  <wp:docPr id="974380163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593903107" name="Picture"/>
+                          <pic:cNvPr id="974380163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536473820" name="Picture">
+                  <wp:docPr id="703931347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536473820" name="Picture"/>
+                          <pic:cNvPr id="703931347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429227746" name="Picture">
+                        <wp:docPr id="1932472983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429227746" name="Picture"/>
+                                <pic:cNvPr id="1932472983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739158870" name="Picture">
+                  <wp:docPr id="1933868186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739158870" name="Picture"/>
+                          <pic:cNvPr id="1933868186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779893857" name="Picture">
+                  <wp:docPr id="1324530717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779893857" name="Picture"/>
+                          <pic:cNvPr id="1324530717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852542305" name="Picture">
+                  <wp:docPr id="427716836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852542305" name="Picture"/>
+                          <pic:cNvPr id="427716836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>