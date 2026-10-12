--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406654308" name="Picture">
+                  <wp:docPr id="933770625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406654308" name="Picture"/>
+                          <pic:cNvPr id="933770625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816876784" name="Picture">
+                  <wp:docPr id="1011256983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816876784" name="Picture"/>
+                          <pic:cNvPr id="1011256983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846946410" name="Picture">
+                        <wp:docPr id="1334862235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846946410" name="Picture"/>
+                                <pic:cNvPr id="1334862235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758880168" name="Picture">
+                  <wp:docPr id="1343996004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758880168" name="Picture"/>
+                          <pic:cNvPr id="1343996004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163583798" name="Picture">
+                  <wp:docPr id="785242085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163583798" name="Picture"/>
+                          <pic:cNvPr id="785242085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109754239" name="Picture">
+                  <wp:docPr id="187646342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109754239" name="Picture"/>
+                          <pic:cNvPr id="187646342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924556688" name="Picture">
+                  <wp:docPr id="2081811418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924556688" name="Picture"/>
+                          <pic:cNvPr id="2081811418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207351362" name="Picture">
+                  <wp:docPr id="1891378524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207351362" name="Picture"/>
+                          <pic:cNvPr id="1891378524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143047693" name="Picture">
+                        <wp:docPr id="565850990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143047693" name="Picture"/>
+                                <pic:cNvPr id="565850990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76624985" name="Picture">
+                        <wp:docPr id="1817461996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76624985" name="Picture"/>
+                                <pic:cNvPr id="1817461996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790400641" name="Picture">
+                        <wp:docPr id="1359450664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790400641" name="Picture"/>
+                                <pic:cNvPr id="1359450664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238938642" name="Picture">
+                        <wp:docPr id="1881805299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238938642" name="Picture"/>
+                                <pic:cNvPr id="1881805299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583898141" name="Picture">
+                        <wp:docPr id="2107965749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583898141" name="Picture"/>
+                                <pic:cNvPr id="2107965749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357288884" name="Picture">
+                        <wp:docPr id="2018334861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357288884" name="Picture"/>
+                                <pic:cNvPr id="2018334861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103919301" name="Picture">
+                        <wp:docPr id="1325677095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103919301" name="Picture"/>
+                                <pic:cNvPr id="1325677095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364807509" name="Picture">
+                        <wp:docPr id="1530353096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364807509" name="Picture"/>
+                                <pic:cNvPr id="1530353096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654345829" name="Picture">
+                        <wp:docPr id="1729899258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654345829" name="Picture"/>
+                                <pic:cNvPr id="1729899258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550621633" name="Picture">
+                        <wp:docPr id="1338294783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550621633" name="Picture"/>
+                                <pic:cNvPr id="1338294783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465323200" name="Picture">
+                        <wp:docPr id="348770770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465323200" name="Picture"/>
+                                <pic:cNvPr id="348770770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038960028" name="Picture">
+                        <wp:docPr id="1407185507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038960028" name="Picture"/>
+                                <pic:cNvPr id="1407185507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500399370" name="Picture">
+                        <wp:docPr id="333746623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500399370" name="Picture"/>
+                                <pic:cNvPr id="333746623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448648130" name="Picture">
+                        <wp:docPr id="109172012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448648130" name="Picture"/>
+                                <pic:cNvPr id="109172012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931286418" name="Picture">
+                        <wp:docPr id="1863790430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931286418" name="Picture"/>
+                                <pic:cNvPr id="1863790430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528497260" name="Picture">
+                  <wp:docPr id="380278952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528497260" name="Picture"/>
+                          <pic:cNvPr id="380278952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122694586" name="Picture">
+                  <wp:docPr id="1633263380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122694586" name="Picture"/>
+                          <pic:cNvPr id="1633263380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671412638" name="Picture">
+                  <wp:docPr id="405513659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671412638" name="Picture"/>
+                          <pic:cNvPr id="405513659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641648817" name="Picture">
+                  <wp:docPr id="2106985339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641648817" name="Picture"/>
+                          <pic:cNvPr id="2106985339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987621489" name="Picture">
+                  <wp:docPr id="1674414732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987621489" name="Picture"/>
+                          <pic:cNvPr id="1674414732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890432530" name="Picture">
+                  <wp:docPr id="769883687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890432530" name="Picture"/>
+                          <pic:cNvPr id="769883687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919257172" name="Picture">
+                        <wp:docPr id="473256044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919257172" name="Picture"/>
+                                <pic:cNvPr id="473256044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346264064" name="Picture">
+                  <wp:docPr id="144780803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346264064" name="Picture"/>
+                          <pic:cNvPr id="144780803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589131364" name="Picture">
+                  <wp:docPr id="77583816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589131364" name="Picture"/>
+                          <pic:cNvPr id="77583816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135985203" name="Picture">
+                  <wp:docPr id="840909575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135985203" name="Picture"/>
+                          <pic:cNvPr id="840909575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280112505" name="Picture">
+                  <wp:docPr id="1393687102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280112505" name="Picture"/>
+                          <pic:cNvPr id="1393687102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894351563" name="Picture">
+                  <wp:docPr id="722684591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894351563" name="Picture"/>
+                          <pic:cNvPr id="722684591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591847612" name="Picture">
+                  <wp:docPr id="1721054063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591847612" name="Picture"/>
+                          <pic:cNvPr id="1721054063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324017494" name="Picture">
+                        <wp:docPr id="2118826517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324017494" name="Picture"/>
+                                <pic:cNvPr id="2118826517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851169536" name="Picture">
+                        <wp:docPr id="1497495751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851169536" name="Picture"/>
+                                <pic:cNvPr id="1497495751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85675482" name="Picture">
+                  <wp:docPr id="495463410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85675482" name="Picture"/>
+                          <pic:cNvPr id="495463410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505148411" name="Picture">
+                  <wp:docPr id="292857134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505148411" name="Picture"/>
+                          <pic:cNvPr id="292857134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599424652" name="Picture">
+                  <wp:docPr id="341915118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599424652" name="Picture"/>
+                          <pic:cNvPr id="341915118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727726794" name="Picture">
+                  <wp:docPr id="760344868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727726794" name="Picture"/>
+                          <pic:cNvPr id="760344868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770430486" name="Picture">
+                  <wp:docPr id="1044604048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770430486" name="Picture"/>
+                          <pic:cNvPr id="1044604048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750376229" name="Picture">
+                  <wp:docPr id="156177484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750376229" name="Picture"/>
+                          <pic:cNvPr id="156177484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475070252" name="Picture">
+                        <wp:docPr id="1231051643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475070252" name="Picture"/>
+                                <pic:cNvPr id="1231051643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596262648" name="Picture">
+                  <wp:docPr id="2021781375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596262648" name="Picture"/>
+                          <pic:cNvPr id="2021781375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981136820" name="Picture">
+                  <wp:docPr id="815180501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981136820" name="Picture"/>
+                          <pic:cNvPr id="815180501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869394814" name="Picture">
+                  <wp:docPr id="2078708799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869394814" name="Picture"/>
+                          <pic:cNvPr id="2078708799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953238435" name="Picture">
+                  <wp:docPr id="1385326164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953238435" name="Picture"/>
+                          <pic:cNvPr id="1385326164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433130584" name="Picture">
+                  <wp:docPr id="1473756881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433130584" name="Picture"/>
+                          <pic:cNvPr id="1473756881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775062930" name="Picture">
+                  <wp:docPr id="408919928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775062930" name="Picture"/>
+                          <pic:cNvPr id="408919928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794945855" name="Picture">
+                  <wp:docPr id="1665626934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794945855" name="Picture"/>
+                          <pic:cNvPr id="1665626934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838340043" name="Picture">
+                  <wp:docPr id="666990583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838340043" name="Picture"/>
+                          <pic:cNvPr id="666990583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805112281" name="Picture">
+                  <wp:docPr id="1868997156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805112281" name="Picture"/>
+                          <pic:cNvPr id="1868997156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416092716" name="Picture">
+                        <wp:docPr id="1220037184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416092716" name="Picture"/>
+                                <pic:cNvPr id="1220037184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20698210" name="Picture">
+                  <wp:docPr id="311801585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20698210" name="Picture"/>
+                          <pic:cNvPr id="311801585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302481087" name="Picture">
+                  <wp:docPr id="1907714509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302481087" name="Picture"/>
+                          <pic:cNvPr id="1907714509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226927480" name="Picture">
+                  <wp:docPr id="1915775265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226927480" name="Picture"/>
+                          <pic:cNvPr id="1915775265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579882445" name="Picture">
+                  <wp:docPr id="317809710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579882445" name="Picture"/>
+                          <pic:cNvPr id="317809710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002503075" name="Picture">
+                  <wp:docPr id="173420998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002503075" name="Picture"/>
+                          <pic:cNvPr id="173420998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996057360" name="Picture">
+                  <wp:docPr id="1341061073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996057360" name="Picture"/>
+                          <pic:cNvPr id="1341061073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054013220" name="Picture">
+                        <wp:docPr id="66389910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054013220" name="Picture"/>
+                                <pic:cNvPr id="66389910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892325327" name="Picture">
+                  <wp:docPr id="1000159302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892325327" name="Picture"/>
+                          <pic:cNvPr id="1000159302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790531046" name="Picture">
+                  <wp:docPr id="649257633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790531046" name="Picture"/>
+                          <pic:cNvPr id="649257633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106768822" name="Picture">
+                  <wp:docPr id="1679263480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106768822" name="Picture"/>
+                          <pic:cNvPr id="1679263480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>