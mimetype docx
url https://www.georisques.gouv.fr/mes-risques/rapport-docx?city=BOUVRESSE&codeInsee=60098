--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251703452" name="Picture">
+                  <wp:docPr id="1492983651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251703452" name="Picture"/>
+                          <pic:cNvPr id="1492983651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550305718" name="Picture">
+                  <wp:docPr id="1108960547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550305718" name="Picture"/>
+                          <pic:cNvPr id="1108960547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136038476" name="Picture">
+                        <wp:docPr id="412637350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136038476" name="Picture"/>
+                                <pic:cNvPr id="412637350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161204608" name="Picture">
+                  <wp:docPr id="831797982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161204608" name="Picture"/>
+                          <pic:cNvPr id="831797982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514554540" name="Picture">
+                  <wp:docPr id="1030680801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514554540" name="Picture"/>
+                          <pic:cNvPr id="1030680801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83289124" name="Picture">
+                  <wp:docPr id="48569570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83289124" name="Picture"/>
+                          <pic:cNvPr id="48569570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881234117" name="Picture">
+                  <wp:docPr id="2084032405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881234117" name="Picture"/>
+                          <pic:cNvPr id="2084032405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082001755" name="Picture">
+                  <wp:docPr id="3625808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082001755" name="Picture"/>
+                          <pic:cNvPr id="3625808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345613376" name="Picture">
+                        <wp:docPr id="1334283323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345613376" name="Picture"/>
+                                <pic:cNvPr id="1334283323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396022122" name="Picture">
+                        <wp:docPr id="2146440612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396022122" name="Picture"/>
+                                <pic:cNvPr id="2146440612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330421635" name="Picture">
+                        <wp:docPr id="1030728631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330421635" name="Picture"/>
+                                <pic:cNvPr id="1030728631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126299526" name="Picture">
+                        <wp:docPr id="632199256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126299526" name="Picture"/>
+                                <pic:cNvPr id="632199256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629052158" name="Picture">
+                        <wp:docPr id="1773539937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629052158" name="Picture"/>
+                                <pic:cNvPr id="1773539937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491526490" name="Picture">
+                        <wp:docPr id="1065626340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491526490" name="Picture"/>
+                                <pic:cNvPr id="1065626340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850362469" name="Picture">
+                        <wp:docPr id="1356702024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850362469" name="Picture"/>
+                                <pic:cNvPr id="1356702024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620394775" name="Picture">
+                        <wp:docPr id="766750841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620394775" name="Picture"/>
+                                <pic:cNvPr id="766750841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127255013" name="Picture">
+                        <wp:docPr id="1511530920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127255013" name="Picture"/>
+                                <pic:cNvPr id="1511530920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534987974" name="Picture">
+                        <wp:docPr id="1731470776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534987974" name="Picture"/>
+                                <pic:cNvPr id="1731470776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114830816" name="Picture">
+                        <wp:docPr id="1408200297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114830816" name="Picture"/>
+                                <pic:cNvPr id="1408200297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111376547" name="Picture">
+                        <wp:docPr id="161018643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111376547" name="Picture"/>
+                                <pic:cNvPr id="161018643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283379732" name="Picture">
+                        <wp:docPr id="1312111894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283379732" name="Picture"/>
+                                <pic:cNvPr id="1312111894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626433935" name="Picture">
+                        <wp:docPr id="211928887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626433935" name="Picture"/>
+                                <pic:cNvPr id="211928887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116804535" name="Picture">
+                        <wp:docPr id="1315476716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116804535" name="Picture"/>
+                                <pic:cNvPr id="1315476716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682312036" name="Picture">
+                  <wp:docPr id="1279797425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682312036" name="Picture"/>
+                          <pic:cNvPr id="1279797425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970109597" name="Picture">
+                  <wp:docPr id="37870941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970109597" name="Picture"/>
+                          <pic:cNvPr id="37870941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288134994" name="Picture">
+                  <wp:docPr id="423850228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288134994" name="Picture"/>
+                          <pic:cNvPr id="423850228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611150258" name="Picture">
+                  <wp:docPr id="490242911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611150258" name="Picture"/>
+                          <pic:cNvPr id="490242911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463628936" name="Picture">
+                  <wp:docPr id="679888390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463628936" name="Picture"/>
+                          <pic:cNvPr id="679888390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700995851" name="Picture">
+                  <wp:docPr id="1609476161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700995851" name="Picture"/>
+                          <pic:cNvPr id="1609476161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275357149" name="Picture">
+                        <wp:docPr id="697143759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275357149" name="Picture"/>
+                                <pic:cNvPr id="697143759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422389578" name="Picture">
+                  <wp:docPr id="868295074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422389578" name="Picture"/>
+                          <pic:cNvPr id="868295074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978914457" name="Picture">
+                  <wp:docPr id="1227824950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978914457" name="Picture"/>
+                          <pic:cNvPr id="1227824950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690502287" name="Picture">
+                  <wp:docPr id="216656949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690502287" name="Picture"/>
+                          <pic:cNvPr id="216656949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655990414" name="Picture">
+                  <wp:docPr id="65115664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655990414" name="Picture"/>
+                          <pic:cNvPr id="65115664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102766753" name="Picture">
+                  <wp:docPr id="136984858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102766753" name="Picture"/>
+                          <pic:cNvPr id="136984858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451737120" name="Picture">
+                  <wp:docPr id="917591744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451737120" name="Picture"/>
+                          <pic:cNvPr id="917591744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11233054" name="Picture">
+                        <wp:docPr id="22717384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11233054" name="Picture"/>
+                                <pic:cNvPr id="22717384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749361131" name="Picture">
+                  <wp:docPr id="1038217845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749361131" name="Picture"/>
+                          <pic:cNvPr id="1038217845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387272570" name="Picture">
+                  <wp:docPr id="1694276186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387272570" name="Picture"/>
+                          <pic:cNvPr id="1694276186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459688425" name="Picture">
+                  <wp:docPr id="53902274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459688425" name="Picture"/>
+                          <pic:cNvPr id="53902274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80437847" name="Picture">
+                  <wp:docPr id="884208993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80437847" name="Picture"/>
+                          <pic:cNvPr id="884208993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151780898" name="Picture">
+                  <wp:docPr id="312541769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151780898" name="Picture"/>
+                          <pic:cNvPr id="312541769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006989563" name="Picture">
+                  <wp:docPr id="1832335402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006989563" name="Picture"/>
+                          <pic:cNvPr id="1832335402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450678048" name="Picture">
+                        <wp:docPr id="936363103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450678048" name="Picture"/>
+                                <pic:cNvPr id="936363103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818053474" name="Picture">
+                  <wp:docPr id="1676500196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818053474" name="Picture"/>
+                          <pic:cNvPr id="1676500196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739730434" name="Picture">
+                  <wp:docPr id="1654001314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739730434" name="Picture"/>
+                          <pic:cNvPr id="1654001314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379562401" name="Picture">
+                  <wp:docPr id="1270453617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379562401" name="Picture"/>
+                          <pic:cNvPr id="1270453617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137949496" name="Picture">
+                  <wp:docPr id="916773871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137949496" name="Picture"/>
+                          <pic:cNvPr id="916773871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234771936" name="Picture">
+                  <wp:docPr id="1661282877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234771936" name="Picture"/>
+                          <pic:cNvPr id="1661282877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567314934" name="Picture">
+                  <wp:docPr id="1324705492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567314934" name="Picture"/>
+                          <pic:cNvPr id="1324705492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455614374" name="Picture">
+                        <wp:docPr id="716485708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455614374" name="Picture"/>
+                                <pic:cNvPr id="716485708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25390138" name="Picture">
+                  <wp:docPr id="480037557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25390138" name="Picture"/>
+                          <pic:cNvPr id="480037557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087191669" name="Picture">
+                  <wp:docPr id="327486398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087191669" name="Picture"/>
+                          <pic:cNvPr id="327486398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898555904" name="Picture">
+                  <wp:docPr id="1240325922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898555904" name="Picture"/>
+                          <pic:cNvPr id="1240325922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42774239" name="Picture">
+                  <wp:docPr id="12432198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42774239" name="Picture"/>
+                          <pic:cNvPr id="12432198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417050332" name="Picture">
+                  <wp:docPr id="255960000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417050332" name="Picture"/>
+                          <pic:cNvPr id="255960000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253558358" name="Picture">
+                  <wp:docPr id="90980914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253558358" name="Picture"/>
+                          <pic:cNvPr id="90980914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794509335" name="Picture">
+                  <wp:docPr id="468541792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794509335" name="Picture"/>
+                          <pic:cNvPr id="468541792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959190625" name="Picture">
+                  <wp:docPr id="1699571208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959190625" name="Picture"/>
+                          <pic:cNvPr id="1699571208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555904232" name="Picture">
+                  <wp:docPr id="573923674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555904232" name="Picture"/>
+                          <pic:cNvPr id="573923674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>