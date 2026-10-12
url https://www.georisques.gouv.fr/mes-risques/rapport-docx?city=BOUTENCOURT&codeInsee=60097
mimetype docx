--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930682564" name="Picture">
+                  <wp:docPr id="9576134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930682564" name="Picture"/>
+                          <pic:cNvPr id="9576134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986626579" name="Picture">
+                  <wp:docPr id="1688784118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986626579" name="Picture"/>
+                          <pic:cNvPr id="1688784118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512687900" name="Picture">
+                        <wp:docPr id="1079940120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512687900" name="Picture"/>
+                                <pic:cNvPr id="1079940120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334157459" name="Picture">
+                  <wp:docPr id="1715564712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334157459" name="Picture"/>
+                          <pic:cNvPr id="1715564712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398991280" name="Picture">
+                  <wp:docPr id="371107195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398991280" name="Picture"/>
+                          <pic:cNvPr id="371107195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103053377" name="Picture">
+                  <wp:docPr id="2139413928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103053377" name="Picture"/>
+                          <pic:cNvPr id="2139413928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593110725" name="Picture">
+                  <wp:docPr id="2039955057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593110725" name="Picture"/>
+                          <pic:cNvPr id="2039955057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492529493" name="Picture">
+                  <wp:docPr id="1435926413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492529493" name="Picture"/>
+                          <pic:cNvPr id="1435926413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181242628" name="Picture">
+                        <wp:docPr id="792945382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181242628" name="Picture"/>
+                                <pic:cNvPr id="792945382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83214491" name="Picture">
+                        <wp:docPr id="1584513242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83214491" name="Picture"/>
+                                <pic:cNvPr id="1584513242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114144237" name="Picture">
+                        <wp:docPr id="1905906229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114144237" name="Picture"/>
+                                <pic:cNvPr id="1905906229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399267575" name="Picture">
+                        <wp:docPr id="1218963221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399267575" name="Picture"/>
+                                <pic:cNvPr id="1218963221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536134669" name="Picture">
+                        <wp:docPr id="1376211431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536134669" name="Picture"/>
+                                <pic:cNvPr id="1376211431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421664158" name="Picture">
+                        <wp:docPr id="1409647461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421664158" name="Picture"/>
+                                <pic:cNvPr id="1409647461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37783735" name="Picture">
+                        <wp:docPr id="1129037883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37783735" name="Picture"/>
+                                <pic:cNvPr id="1129037883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417206650" name="Picture">
+                        <wp:docPr id="745792172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417206650" name="Picture"/>
+                                <pic:cNvPr id="745792172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635820430" name="Picture">
+                        <wp:docPr id="771974860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635820430" name="Picture"/>
+                                <pic:cNvPr id="771974860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103555856" name="Picture">
+                        <wp:docPr id="1196210150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103555856" name="Picture"/>
+                                <pic:cNvPr id="1196210150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043756903" name="Picture">
+                        <wp:docPr id="655430633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043756903" name="Picture"/>
+                                <pic:cNvPr id="655430633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154678124" name="Picture">
+                        <wp:docPr id="531338951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154678124" name="Picture"/>
+                                <pic:cNvPr id="531338951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143513924" name="Picture">
+                        <wp:docPr id="1110629588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143513924" name="Picture"/>
+                                <pic:cNvPr id="1110629588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54944697" name="Picture">
+                        <wp:docPr id="1815018192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54944697" name="Picture"/>
+                                <pic:cNvPr id="1815018192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36519203" name="Picture">
+                        <wp:docPr id="1018294000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36519203" name="Picture"/>
+                                <pic:cNvPr id="1018294000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158261774" name="Picture">
+                  <wp:docPr id="1375291922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158261774" name="Picture"/>
+                          <pic:cNvPr id="1375291922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962173419" name="Picture">
+                  <wp:docPr id="1280517840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962173419" name="Picture"/>
+                          <pic:cNvPr id="1280517840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943131752" name="Picture">
+                  <wp:docPr id="1558781653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943131752" name="Picture"/>
+                          <pic:cNvPr id="1558781653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272114415" name="Picture">
+                  <wp:docPr id="1070208740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272114415" name="Picture"/>
+                          <pic:cNvPr id="1070208740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939129868" name="Picture">
+                  <wp:docPr id="1332123068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939129868" name="Picture"/>
+                          <pic:cNvPr id="1332123068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800689223" name="Picture">
+                  <wp:docPr id="145445555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800689223" name="Picture"/>
+                          <pic:cNvPr id="145445555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520197372" name="Picture">
+                        <wp:docPr id="93997674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520197372" name="Picture"/>
+                                <pic:cNvPr id="93997674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049316056" name="Picture">
+                  <wp:docPr id="809885493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049316056" name="Picture"/>
+                          <pic:cNvPr id="809885493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505302033" name="Picture">
+                  <wp:docPr id="1910813646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505302033" name="Picture"/>
+                          <pic:cNvPr id="1910813646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642776676" name="Picture">
+                  <wp:docPr id="645557890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642776676" name="Picture"/>
+                          <pic:cNvPr id="645557890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251497250" name="Picture">
+                  <wp:docPr id="1850203520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251497250" name="Picture"/>
+                          <pic:cNvPr id="1850203520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482571460" name="Picture">
+                  <wp:docPr id="2015704334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482571460" name="Picture"/>
+                          <pic:cNvPr id="2015704334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938605823" name="Picture">
+                  <wp:docPr id="2058324196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938605823" name="Picture"/>
+                          <pic:cNvPr id="2058324196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549823893" name="Picture">
+                        <wp:docPr id="995385492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549823893" name="Picture"/>
+                                <pic:cNvPr id="995385492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107287794" name="Picture">
+                  <wp:docPr id="332908603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107287794" name="Picture"/>
+                          <pic:cNvPr id="332908603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26979081" name="Picture">
+                  <wp:docPr id="2052800588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26979081" name="Picture"/>
+                          <pic:cNvPr id="2052800588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752755458" name="Picture">
+                  <wp:docPr id="1339764262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752755458" name="Picture"/>
+                          <pic:cNvPr id="1339764262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532074770" name="Picture">
+                  <wp:docPr id="540129312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532074770" name="Picture"/>
+                          <pic:cNvPr id="540129312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620226257" name="Picture">
+                  <wp:docPr id="1457603450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620226257" name="Picture"/>
+                          <pic:cNvPr id="1457603450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330789857" name="Picture">
+                  <wp:docPr id="711809028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330789857" name="Picture"/>
+                          <pic:cNvPr id="711809028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702347137" name="Picture">
+                  <wp:docPr id="1830337365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702347137" name="Picture"/>
+                          <pic:cNvPr id="1830337365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308073653" name="Picture">
+                  <wp:docPr id="771060618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308073653" name="Picture"/>
+                          <pic:cNvPr id="771060618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722273725" name="Picture">
+                  <wp:docPr id="45366432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722273725" name="Picture"/>
+                          <pic:cNvPr id="45366432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920952812" name="Picture">
+                  <wp:docPr id="515141890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920952812" name="Picture"/>
+                          <pic:cNvPr id="515141890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70370013" name="Picture">
+                  <wp:docPr id="118170897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70370013" name="Picture"/>
+                          <pic:cNvPr id="118170897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846084934" name="Picture">
+                  <wp:docPr id="1668715031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846084934" name="Picture"/>
+                          <pic:cNvPr id="1668715031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237066883" name="Picture">
+                        <wp:docPr id="476772067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237066883" name="Picture"/>
+                                <pic:cNvPr id="476772067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681856308" name="Picture">
+                  <wp:docPr id="1272654163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681856308" name="Picture"/>
+                          <pic:cNvPr id="1272654163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827619525" name="Picture">
+                  <wp:docPr id="775099845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827619525" name="Picture"/>
+                          <pic:cNvPr id="775099845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471761222" name="Picture">
+                  <wp:docPr id="526808341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471761222" name="Picture"/>
+                          <pic:cNvPr id="526808341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228425155" name="Picture">
+                  <wp:docPr id="171142139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228425155" name="Picture"/>
+                          <pic:cNvPr id="171142139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376483740" name="Picture">
+                  <wp:docPr id="1800488198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376483740" name="Picture"/>
+                          <pic:cNvPr id="1800488198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960575330" name="Picture">
+                  <wp:docPr id="1377107084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960575330" name="Picture"/>
+                          <pic:cNvPr id="1377107084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632455678" name="Picture">
+                        <wp:docPr id="257596193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632455678" name="Picture"/>
+                                <pic:cNvPr id="257596193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963458941" name="Picture">
+                  <wp:docPr id="1492659508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963458941" name="Picture"/>
+                          <pic:cNvPr id="1492659508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926745808" name="Picture">
+                  <wp:docPr id="1716959802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926745808" name="Picture"/>
+                          <pic:cNvPr id="1716959802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857674056" name="Picture">
+                  <wp:docPr id="1132947778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857674056" name="Picture"/>
+                          <pic:cNvPr id="1132947778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551960762" name="Picture">
+                  <wp:docPr id="407374075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551960762" name="Picture"/>
+                          <pic:cNvPr id="407374075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283963060" name="Picture">
+                  <wp:docPr id="1260185250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283963060" name="Picture"/>
+                          <pic:cNvPr id="1260185250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530017968" name="Picture">
+                  <wp:docPr id="866733050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530017968" name="Picture"/>
+                          <pic:cNvPr id="866733050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>