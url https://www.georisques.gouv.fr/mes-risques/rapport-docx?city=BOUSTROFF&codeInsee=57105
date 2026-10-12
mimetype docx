--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770069481" name="Picture">
+                  <wp:docPr id="1880802711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770069481" name="Picture"/>
+                          <pic:cNvPr id="1880802711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768048737" name="Picture">
+                  <wp:docPr id="893162148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768048737" name="Picture"/>
+                          <pic:cNvPr id="893162148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837632420" name="Picture">
+                        <wp:docPr id="106551174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837632420" name="Picture"/>
+                                <pic:cNvPr id="106551174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018129131" name="Picture">
+                  <wp:docPr id="1957696171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018129131" name="Picture"/>
+                          <pic:cNvPr id="1957696171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561133801" name="Picture">
+                  <wp:docPr id="1727873371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561133801" name="Picture"/>
+                          <pic:cNvPr id="1727873371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715569319" name="Picture">
+                  <wp:docPr id="978301358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715569319" name="Picture"/>
+                          <pic:cNvPr id="978301358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187997125" name="Picture">
+                  <wp:docPr id="130497937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187997125" name="Picture"/>
+                          <pic:cNvPr id="130497937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124795977" name="Picture">
+                  <wp:docPr id="1883099076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124795977" name="Picture"/>
+                          <pic:cNvPr id="1883099076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242664500" name="Picture">
+                        <wp:docPr id="1021141096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242664500" name="Picture"/>
+                                <pic:cNvPr id="1021141096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928758112" name="Picture">
+                        <wp:docPr id="909286259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928758112" name="Picture"/>
+                                <pic:cNvPr id="909286259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862345182" name="Picture">
+                        <wp:docPr id="2109478628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862345182" name="Picture"/>
+                                <pic:cNvPr id="2109478628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154010233" name="Picture">
+                        <wp:docPr id="1477105077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154010233" name="Picture"/>
+                                <pic:cNvPr id="1477105077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722032347" name="Picture">
+                        <wp:docPr id="183083291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722032347" name="Picture"/>
+                                <pic:cNvPr id="183083291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526737137" name="Picture">
+                        <wp:docPr id="339070580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526737137" name="Picture"/>
+                                <pic:cNvPr id="339070580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="97905202" name="Picture">
+                        <wp:docPr id="1595665523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="97905202" name="Picture"/>
+                                <pic:cNvPr id="1595665523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1727879916" name="Picture">
+                        <wp:docPr id="2118665847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1727879916" name="Picture"/>
+                                <pic:cNvPr id="2118665847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30718836" name="Picture">
+                        <wp:docPr id="1083174918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30718836" name="Picture"/>
+                                <pic:cNvPr id="1083174918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565492988" name="Picture">
+                        <wp:docPr id="663617474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565492988" name="Picture"/>
+                                <pic:cNvPr id="663617474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594714560" name="Picture">
+                        <wp:docPr id="1750190156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594714560" name="Picture"/>
+                                <pic:cNvPr id="1750190156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753261799" name="Picture">
+                        <wp:docPr id="1120077512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753261799" name="Picture"/>
+                                <pic:cNvPr id="1120077512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162986509" name="Picture">
+                        <wp:docPr id="233271656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162986509" name="Picture"/>
+                                <pic:cNvPr id="233271656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014424086" name="Picture">
+                        <wp:docPr id="1012396499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014424086" name="Picture"/>
+                                <pic:cNvPr id="1012396499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298014485" name="Picture">
+                        <wp:docPr id="2145411954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298014485" name="Picture"/>
+                                <pic:cNvPr id="2145411954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583795769" name="Picture">
+                        <wp:docPr id="1937146698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583795769" name="Picture"/>
+                                <pic:cNvPr id="1937146698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186156552" name="Picture">
+                        <wp:docPr id="2134555350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186156552" name="Picture"/>
+                                <pic:cNvPr id="2134555350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101696521" name="Picture">
+                        <wp:docPr id="536004723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101696521" name="Picture"/>
+                                <pic:cNvPr id="536004723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256933228" name="Picture">
+                  <wp:docPr id="1710054317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256933228" name="Picture"/>
+                          <pic:cNvPr id="1710054317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082056611" name="Picture">
+                  <wp:docPr id="2113716367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082056611" name="Picture"/>
+                          <pic:cNvPr id="2113716367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824880229" name="Picture">
+                  <wp:docPr id="625678869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824880229" name="Picture"/>
+                          <pic:cNvPr id="625678869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788953780" name="Picture">
+                  <wp:docPr id="2009954448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788953780" name="Picture"/>
+                          <pic:cNvPr id="2009954448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572581613" name="Picture">
+                  <wp:docPr id="339611273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572581613" name="Picture"/>
+                          <pic:cNvPr id="339611273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113347709" name="Picture">
+                  <wp:docPr id="1140459970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113347709" name="Picture"/>
+                          <pic:cNvPr id="1140459970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740210068" name="Picture">
+                        <wp:docPr id="1350983228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740210068" name="Picture"/>
+                                <pic:cNvPr id="1350983228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992523534" name="Picture">
+                  <wp:docPr id="2127154607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992523534" name="Picture"/>
+                          <pic:cNvPr id="2127154607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922754296" name="Picture">
+                  <wp:docPr id="117723459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922754296" name="Picture"/>
+                          <pic:cNvPr id="117723459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728850218" name="Picture">
+                  <wp:docPr id="1704040481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728850218" name="Picture"/>
+                          <pic:cNvPr id="1704040481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888589218" name="Picture">
+                  <wp:docPr id="826546787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888589218" name="Picture"/>
+                          <pic:cNvPr id="826546787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481341027" name="Picture">
+                  <wp:docPr id="2054011060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481341027" name="Picture"/>
+                          <pic:cNvPr id="2054011060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770230077" name="Picture">
+                  <wp:docPr id="299937369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770230077" name="Picture"/>
+                          <pic:cNvPr id="299937369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449094819" name="Picture">
+                        <wp:docPr id="1827416918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449094819" name="Picture"/>
+                                <pic:cNvPr id="1827416918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738849446" name="Picture">
+                  <wp:docPr id="1608371928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738849446" name="Picture"/>
+                          <pic:cNvPr id="1608371928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736920258" name="Picture">
+                  <wp:docPr id="699373876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736920258" name="Picture"/>
+                          <pic:cNvPr id="699373876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637470174" name="Picture">
+                  <wp:docPr id="194748278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637470174" name="Picture"/>
+                          <pic:cNvPr id="194748278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533516835" name="Picture">
+                  <wp:docPr id="1886624841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533516835" name="Picture"/>
+                          <pic:cNvPr id="1886624841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313256285" name="Picture">
+                  <wp:docPr id="561148966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313256285" name="Picture"/>
+                          <pic:cNvPr id="561148966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29775,57 +29775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775306449" name="Picture">
+                  <wp:docPr id="1061830366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775306449" name="Picture"/>
+                          <pic:cNvPr id="1061830366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30972,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652037804" name="Picture">
+                        <wp:docPr id="1812895012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652037804" name="Picture"/>
+                                <pic:cNvPr id="1812895012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33341,57 +33341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633936090" name="Picture">
+                  <wp:docPr id="1389737405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633936090" name="Picture"/>
+                          <pic:cNvPr id="1389737405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33430,57 +33430,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99128786" name="Picture">
+                  <wp:docPr id="263933278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99128786" name="Picture"/>
+                          <pic:cNvPr id="263933278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34074,57 +34074,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662126779" name="Picture">
+                  <wp:docPr id="386158136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662126779" name="Picture"/>
+                          <pic:cNvPr id="386158136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35072,57 +35072,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388531981" name="Picture">
+                  <wp:docPr id="1606947474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388531981" name="Picture"/>
+                          <pic:cNvPr id="1606947474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35175,57 +35175,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144288440" name="Picture">
+                  <wp:docPr id="432063242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144288440" name="Picture"/>
+                          <pic:cNvPr id="432063242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36552,57 +36552,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531323135" name="Picture">
+                  <wp:docPr id="986737402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531323135" name="Picture"/>
+                          <pic:cNvPr id="986737402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37695,57 +37695,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742885551" name="Picture">
+                        <wp:docPr id="164890040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742885551" name="Picture"/>
+                                <pic:cNvPr id="164890040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39053,57 +39053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583762444" name="Picture">
+                  <wp:docPr id="812267970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583762444" name="Picture"/>
+                          <pic:cNvPr id="812267970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39142,57 +39142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117671142" name="Picture">
+                  <wp:docPr id="751888136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117671142" name="Picture"/>
+                          <pic:cNvPr id="751888136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39765,57 +39765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968030566" name="Picture">
+                  <wp:docPr id="1237031491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968030566" name="Picture"/>
+                          <pic:cNvPr id="1237031491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40682,57 +40682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36281668" name="Picture">
+                  <wp:docPr id="46103781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36281668" name="Picture"/>
+                          <pic:cNvPr id="46103781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40785,57 +40785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607939846" name="Picture">
+                  <wp:docPr id="15494461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607939846" name="Picture"/>
+                          <pic:cNvPr id="15494461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42108,57 +42108,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524353581" name="Picture">
+                  <wp:docPr id="93913223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524353581" name="Picture"/>
+                          <pic:cNvPr id="93913223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42890,57 +42890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412059187" name="Picture">
+                  <wp:docPr id="2119748537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412059187" name="Picture"/>
+                          <pic:cNvPr id="2119748537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42979,57 +42979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257469799" name="Picture">
+                  <wp:docPr id="856187341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257469799" name="Picture"/>
+                          <pic:cNvPr id="856187341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43611,57 +43611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896823571" name="Picture">
+                  <wp:docPr id="770567232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896823571" name="Picture"/>
+                          <pic:cNvPr id="770567232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44555,57 +44555,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913687549" name="Picture">
+                  <wp:docPr id="584548692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913687549" name="Picture"/>
+                          <pic:cNvPr id="584548692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44667,57 +44667,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253003862" name="Picture">
+                  <wp:docPr id="1260027238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253003862" name="Picture"/>
+                          <pic:cNvPr id="1260027238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46326,57 +46326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860141803" name="Picture">
+                  <wp:docPr id="875275490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860141803" name="Picture"/>
+                          <pic:cNvPr id="875275490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47505,57 +47505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884276311" name="Picture">
+                  <wp:docPr id="830414955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884276311" name="Picture"/>
+                          <pic:cNvPr id="830414955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47585,57 +47585,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328414539" name="Picture">
+                  <wp:docPr id="1000170092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328414539" name="Picture"/>
+                          <pic:cNvPr id="1000170092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48073,57 +48073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299421688" name="Picture">
+                  <wp:docPr id="1978852669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299421688" name="Picture"/>
+                          <pic:cNvPr id="1978852669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>