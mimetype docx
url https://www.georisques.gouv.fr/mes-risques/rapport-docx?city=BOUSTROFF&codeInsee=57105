--- v1 (2026-10-12)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880802711" name="Picture">
+                  <wp:docPr id="2051609533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880802711" name="Picture"/>
+                          <pic:cNvPr id="2051609533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893162148" name="Picture">
+                  <wp:docPr id="399093790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893162148" name="Picture"/>
+                          <pic:cNvPr id="399093790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106551174" name="Picture">
+                        <wp:docPr id="619257194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106551174" name="Picture"/>
+                                <pic:cNvPr id="619257194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957696171" name="Picture">
+                  <wp:docPr id="1712765519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957696171" name="Picture"/>
+                          <pic:cNvPr id="1712765519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727873371" name="Picture">
+                  <wp:docPr id="1908853209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727873371" name="Picture"/>
+                          <pic:cNvPr id="1908853209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978301358" name="Picture">
+                  <wp:docPr id="478998702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978301358" name="Picture"/>
+                          <pic:cNvPr id="478998702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130497937" name="Picture">
+                  <wp:docPr id="378091351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130497937" name="Picture"/>
+                          <pic:cNvPr id="378091351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883099076" name="Picture">
+                  <wp:docPr id="207471597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883099076" name="Picture"/>
+                          <pic:cNvPr id="207471597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021141096" name="Picture">
+                        <wp:docPr id="77169093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021141096" name="Picture"/>
+                                <pic:cNvPr id="77169093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909286259" name="Picture">
+                        <wp:docPr id="1147489061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909286259" name="Picture"/>
+                                <pic:cNvPr id="1147489061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109478628" name="Picture">
+                        <wp:docPr id="550946741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109478628" name="Picture"/>
+                                <pic:cNvPr id="550946741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477105077" name="Picture">
+                        <wp:docPr id="1584558090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477105077" name="Picture"/>
+                                <pic:cNvPr id="1584558090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183083291" name="Picture">
+                        <wp:docPr id="1271243671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183083291" name="Picture"/>
+                                <pic:cNvPr id="1271243671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339070580" name="Picture">
+                        <wp:docPr id="622971103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339070580" name="Picture"/>
+                                <pic:cNvPr id="622971103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595665523" name="Picture">
+                        <wp:docPr id="1932003868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595665523" name="Picture"/>
+                                <pic:cNvPr id="1932003868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118665847" name="Picture">
+                        <wp:docPr id="1118855135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118665847" name="Picture"/>
+                                <pic:cNvPr id="1118855135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083174918" name="Picture">
+                        <wp:docPr id="274894414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083174918" name="Picture"/>
+                                <pic:cNvPr id="274894414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663617474" name="Picture">
+                        <wp:docPr id="984518090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663617474" name="Picture"/>
+                                <pic:cNvPr id="984518090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750190156" name="Picture">
+                        <wp:docPr id="1848616977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750190156" name="Picture"/>
+                                <pic:cNvPr id="1848616977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120077512" name="Picture">
+                        <wp:docPr id="619273730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120077512" name="Picture"/>
+                                <pic:cNvPr id="619273730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233271656" name="Picture">
+                        <wp:docPr id="1856230555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233271656" name="Picture"/>
+                                <pic:cNvPr id="1856230555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012396499" name="Picture">
+                        <wp:docPr id="2078868031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012396499" name="Picture"/>
+                                <pic:cNvPr id="2078868031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145411954" name="Picture">
+                        <wp:docPr id="720805569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145411954" name="Picture"/>
+                                <pic:cNvPr id="720805569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937146698" name="Picture">
+                        <wp:docPr id="1007098581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937146698" name="Picture"/>
+                                <pic:cNvPr id="1007098581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134555350" name="Picture">
+                        <wp:docPr id="1158089099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134555350" name="Picture"/>
+                                <pic:cNvPr id="1158089099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536004723" name="Picture">
+                        <wp:docPr id="635835891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536004723" name="Picture"/>
+                                <pic:cNvPr id="635835891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710054317" name="Picture">
+                  <wp:docPr id="2145069635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710054317" name="Picture"/>
+                          <pic:cNvPr id="2145069635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113716367" name="Picture">
+                  <wp:docPr id="381644438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113716367" name="Picture"/>
+                          <pic:cNvPr id="381644438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625678869" name="Picture">
+                  <wp:docPr id="56870482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625678869" name="Picture"/>
+                          <pic:cNvPr id="56870482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009954448" name="Picture">
+                  <wp:docPr id="501477435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009954448" name="Picture"/>
+                          <pic:cNvPr id="501477435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339611273" name="Picture">
+                  <wp:docPr id="1253115872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339611273" name="Picture"/>
+                          <pic:cNvPr id="1253115872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140459970" name="Picture">
+                  <wp:docPr id="38670525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140459970" name="Picture"/>
+                          <pic:cNvPr id="38670525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350983228" name="Picture">
+                        <wp:docPr id="1145772997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350983228" name="Picture"/>
+                                <pic:cNvPr id="1145772997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127154607" name="Picture">
+                  <wp:docPr id="2140653417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127154607" name="Picture"/>
+                          <pic:cNvPr id="2140653417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117723459" name="Picture">
+                  <wp:docPr id="612072203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117723459" name="Picture"/>
+                          <pic:cNvPr id="612072203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704040481" name="Picture">
+                  <wp:docPr id="955435378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704040481" name="Picture"/>
+                          <pic:cNvPr id="955435378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826546787" name="Picture">
+                  <wp:docPr id="1140556493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826546787" name="Picture"/>
+                          <pic:cNvPr id="1140556493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054011060" name="Picture">
+                  <wp:docPr id="1499430326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054011060" name="Picture"/>
+                          <pic:cNvPr id="1499430326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299937369" name="Picture">
+                  <wp:docPr id="668911342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299937369" name="Picture"/>
+                          <pic:cNvPr id="668911342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827416918" name="Picture">
+                        <wp:docPr id="1085447441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827416918" name="Picture"/>
+                                <pic:cNvPr id="1085447441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608371928" name="Picture">
+                  <wp:docPr id="15415989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608371928" name="Picture"/>
+                          <pic:cNvPr id="15415989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699373876" name="Picture">
+                  <wp:docPr id="874720627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699373876" name="Picture"/>
+                          <pic:cNvPr id="874720627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194748278" name="Picture">
+                  <wp:docPr id="648060160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194748278" name="Picture"/>
+                          <pic:cNvPr id="648060160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886624841" name="Picture">
+                  <wp:docPr id="308035522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886624841" name="Picture"/>
+                          <pic:cNvPr id="308035522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561148966" name="Picture">
+                  <wp:docPr id="1247056000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561148966" name="Picture"/>
+                          <pic:cNvPr id="1247056000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29775,57 +29775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061830366" name="Picture">
+                  <wp:docPr id="1628718613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061830366" name="Picture"/>
+                          <pic:cNvPr id="1628718613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30972,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812895012" name="Picture">
+                        <wp:docPr id="481940276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812895012" name="Picture"/>
+                                <pic:cNvPr id="481940276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33341,57 +33341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389737405" name="Picture">
+                  <wp:docPr id="8046758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389737405" name="Picture"/>
+                          <pic:cNvPr id="8046758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33430,57 +33430,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263933278" name="Picture">
+                  <wp:docPr id="1713181243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263933278" name="Picture"/>
+                          <pic:cNvPr id="1713181243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34074,57 +34074,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386158136" name="Picture">
+                  <wp:docPr id="888102335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386158136" name="Picture"/>
+                          <pic:cNvPr id="888102335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35072,57 +35072,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606947474" name="Picture">
+                  <wp:docPr id="1924469804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606947474" name="Picture"/>
+                          <pic:cNvPr id="1924469804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35175,57 +35175,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432063242" name="Picture">
+                  <wp:docPr id="1051190608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432063242" name="Picture"/>
+                          <pic:cNvPr id="1051190608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36552,57 +36552,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986737402" name="Picture">
+                  <wp:docPr id="1325875998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986737402" name="Picture"/>
+                          <pic:cNvPr id="1325875998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37695,57 +37695,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164890040" name="Picture">
+                        <wp:docPr id="353969007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164890040" name="Picture"/>
+                                <pic:cNvPr id="353969007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39053,57 +39053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812267970" name="Picture">
+                  <wp:docPr id="1626574177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812267970" name="Picture"/>
+                          <pic:cNvPr id="1626574177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39142,57 +39142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751888136" name="Picture">
+                  <wp:docPr id="1937630814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751888136" name="Picture"/>
+                          <pic:cNvPr id="1937630814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39765,57 +39765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237031491" name="Picture">
+                  <wp:docPr id="1880557315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237031491" name="Picture"/>
+                          <pic:cNvPr id="1880557315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40682,57 +40682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46103781" name="Picture">
+                  <wp:docPr id="1656165064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46103781" name="Picture"/>
+                          <pic:cNvPr id="1656165064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40785,57 +40785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15494461" name="Picture">
+                  <wp:docPr id="699987055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15494461" name="Picture"/>
+                          <pic:cNvPr id="699987055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42108,57 +42108,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93913223" name="Picture">
+                  <wp:docPr id="532954714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93913223" name="Picture"/>
+                          <pic:cNvPr id="532954714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42890,57 +42890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119748537" name="Picture">
+                  <wp:docPr id="593088218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119748537" name="Picture"/>
+                          <pic:cNvPr id="593088218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42979,57 +42979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856187341" name="Picture">
+                  <wp:docPr id="500240901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856187341" name="Picture"/>
+                          <pic:cNvPr id="500240901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43611,57 +43611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770567232" name="Picture">
+                  <wp:docPr id="1640910924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770567232" name="Picture"/>
+                          <pic:cNvPr id="1640910924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44555,57 +44555,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584548692" name="Picture">
+                  <wp:docPr id="663573657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584548692" name="Picture"/>
+                          <pic:cNvPr id="663573657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44667,57 +44667,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260027238" name="Picture">
+                  <wp:docPr id="1540138691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260027238" name="Picture"/>
+                          <pic:cNvPr id="1540138691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46326,57 +46326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875275490" name="Picture">
+                  <wp:docPr id="16489295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875275490" name="Picture"/>
+                          <pic:cNvPr id="16489295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47505,57 +47505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830414955" name="Picture">
+                  <wp:docPr id="567614761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830414955" name="Picture"/>
+                          <pic:cNvPr id="567614761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47585,57 +47585,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000170092" name="Picture">
+                  <wp:docPr id="1230921543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000170092" name="Picture"/>
+                          <pic:cNvPr id="1230921543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48073,57 +48073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978852669" name="Picture">
+                  <wp:docPr id="329415306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978852669" name="Picture"/>
+                          <pic:cNvPr id="329415306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>