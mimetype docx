--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347820983" name="Picture">
+                  <wp:docPr id="1214324686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347820983" name="Picture"/>
+                          <pic:cNvPr id="1214324686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780353275" name="Picture">
+                  <wp:docPr id="199434936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780353275" name="Picture"/>
+                          <pic:cNvPr id="199434936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253783759" name="Picture">
+                        <wp:docPr id="833608201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253783759" name="Picture"/>
+                                <pic:cNvPr id="833608201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338428999" name="Picture">
+                  <wp:docPr id="1009352076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338428999" name="Picture"/>
+                          <pic:cNvPr id="1009352076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621600403" name="Picture">
+                  <wp:docPr id="529150449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621600403" name="Picture"/>
+                          <pic:cNvPr id="529150449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820087468" name="Picture">
+                  <wp:docPr id="1512620416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820087468" name="Picture"/>
+                          <pic:cNvPr id="1512620416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403950638" name="Picture">
+                  <wp:docPr id="1736828395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403950638" name="Picture"/>
+                          <pic:cNvPr id="1736828395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220595294" name="Picture">
+                  <wp:docPr id="567142696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220595294" name="Picture"/>
+                          <pic:cNvPr id="567142696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260362715" name="Picture">
+                        <wp:docPr id="2121414748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260362715" name="Picture"/>
+                                <pic:cNvPr id="2121414748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92277081" name="Picture">
+                        <wp:docPr id="435461247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92277081" name="Picture"/>
+                                <pic:cNvPr id="435461247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051173990" name="Picture">
+                        <wp:docPr id="1022266903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051173990" name="Picture"/>
+                                <pic:cNvPr id="1022266903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255197527" name="Picture">
+                        <wp:docPr id="1590611496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255197527" name="Picture"/>
+                                <pic:cNvPr id="1590611496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582446811" name="Picture">
+                        <wp:docPr id="1497026174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582446811" name="Picture"/>
+                                <pic:cNvPr id="1497026174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444140954" name="Picture">
+                        <wp:docPr id="1678715163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444140954" name="Picture"/>
+                                <pic:cNvPr id="1678715163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588864030" name="Picture">
+                        <wp:docPr id="571187141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588864030" name="Picture"/>
+                                <pic:cNvPr id="571187141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534140674" name="Picture">
+                        <wp:docPr id="94583312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534140674" name="Picture"/>
+                                <pic:cNvPr id="94583312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247242986" name="Picture">
+                        <wp:docPr id="743706623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247242986" name="Picture"/>
+                                <pic:cNvPr id="743706623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308118292" name="Picture">
+                        <wp:docPr id="1696649803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308118292" name="Picture"/>
+                                <pic:cNvPr id="1696649803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328947679" name="Picture">
+                        <wp:docPr id="1624781263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328947679" name="Picture"/>
+                                <pic:cNvPr id="1624781263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100225039" name="Picture">
+                        <wp:docPr id="896203098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100225039" name="Picture"/>
+                                <pic:cNvPr id="896203098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213674095" name="Picture">
+                        <wp:docPr id="1288812410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213674095" name="Picture"/>
+                                <pic:cNvPr id="1288812410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7622215" name="Picture">
+                        <wp:docPr id="832038162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7622215" name="Picture"/>
+                                <pic:cNvPr id="832038162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557745288" name="Picture">
+                        <wp:docPr id="605239358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557745288" name="Picture"/>
+                                <pic:cNvPr id="605239358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290569920" name="Picture">
+                  <wp:docPr id="1787582679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290569920" name="Picture"/>
+                          <pic:cNvPr id="1787582679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881296239" name="Picture">
+                  <wp:docPr id="299843364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881296239" name="Picture"/>
+                          <pic:cNvPr id="299843364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805486999" name="Picture">
+                  <wp:docPr id="462338553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805486999" name="Picture"/>
+                          <pic:cNvPr id="462338553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551904818" name="Picture">
+                  <wp:docPr id="407132867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551904818" name="Picture"/>
+                          <pic:cNvPr id="407132867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607903928" name="Picture">
+                  <wp:docPr id="571690736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607903928" name="Picture"/>
+                          <pic:cNvPr id="571690736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814064258" name="Picture">
+                  <wp:docPr id="1153820800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814064258" name="Picture"/>
+                          <pic:cNvPr id="1153820800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180114581" name="Picture">
+                        <wp:docPr id="440442582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180114581" name="Picture"/>
+                                <pic:cNvPr id="440442582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887851783" name="Picture">
+                  <wp:docPr id="580638344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887851783" name="Picture"/>
+                          <pic:cNvPr id="580638344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216509464" name="Picture">
+                  <wp:docPr id="1337277132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216509464" name="Picture"/>
+                          <pic:cNvPr id="1337277132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924835495" name="Picture">
+                  <wp:docPr id="1360899010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924835495" name="Picture"/>
+                          <pic:cNvPr id="1360899010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51145797" name="Picture">
+                  <wp:docPr id="284203553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51145797" name="Picture"/>
+                          <pic:cNvPr id="284203553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550420434" name="Picture">
+                  <wp:docPr id="1197521694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550420434" name="Picture"/>
+                          <pic:cNvPr id="1197521694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146549401" name="Picture">
+                  <wp:docPr id="913382457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146549401" name="Picture"/>
+                          <pic:cNvPr id="913382457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036403432" name="Picture">
+                        <wp:docPr id="423136247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036403432" name="Picture"/>
+                                <pic:cNvPr id="423136247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472413306" name="Picture">
+                        <wp:docPr id="1844452708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472413306" name="Picture"/>
+                                <pic:cNvPr id="1844452708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582197675" name="Picture">
+                  <wp:docPr id="1809075772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582197675" name="Picture"/>
+                          <pic:cNvPr id="1809075772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738980926" name="Picture">
+                  <wp:docPr id="1758075420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738980926" name="Picture"/>
+                          <pic:cNvPr id="1758075420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544971854" name="Picture">
+                  <wp:docPr id="933375898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544971854" name="Picture"/>
+                          <pic:cNvPr id="933375898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848258378" name="Picture">
+                  <wp:docPr id="1981065322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848258378" name="Picture"/>
+                          <pic:cNvPr id="1981065322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979629997" name="Picture">
+                  <wp:docPr id="1365117858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979629997" name="Picture"/>
+                          <pic:cNvPr id="1365117858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318667747" name="Picture">
+                  <wp:docPr id="135185324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318667747" name="Picture"/>
+                          <pic:cNvPr id="135185324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45649781" name="Picture">
+                        <wp:docPr id="2135430450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45649781" name="Picture"/>
+                                <pic:cNvPr id="2135430450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51061142" name="Picture">
+                  <wp:docPr id="1318464670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51061142" name="Picture"/>
+                          <pic:cNvPr id="1318464670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942778195" name="Picture">
+                  <wp:docPr id="1018138099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942778195" name="Picture"/>
+                          <pic:cNvPr id="1018138099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902404984" name="Picture">
+                  <wp:docPr id="66191057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902404984" name="Picture"/>
+                          <pic:cNvPr id="66191057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031571021" name="Picture">
+                  <wp:docPr id="1130531196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031571021" name="Picture"/>
+                          <pic:cNvPr id="1130531196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906583119" name="Picture">
+                  <wp:docPr id="1563370612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906583119" name="Picture"/>
+                          <pic:cNvPr id="1563370612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863160774" name="Picture">
+                  <wp:docPr id="780221644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863160774" name="Picture"/>
+                          <pic:cNvPr id="780221644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466448216" name="Picture">
+                        <wp:docPr id="1460415524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466448216" name="Picture"/>
+                                <pic:cNvPr id="1460415524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054128414" name="Picture">
+                  <wp:docPr id="1892420949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054128414" name="Picture"/>
+                          <pic:cNvPr id="1892420949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38727,57 +38727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498465551" name="Picture">
+                  <wp:docPr id="934110305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498465551" name="Picture"/>
+                          <pic:cNvPr id="934110305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39350,57 +39350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717037264" name="Picture">
+                  <wp:docPr id="35566822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717037264" name="Picture"/>
+                          <pic:cNvPr id="35566822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40267,57 +40267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446590608" name="Picture">
+                  <wp:docPr id="354177501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446590608" name="Picture"/>
+                          <pic:cNvPr id="354177501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40370,57 +40370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816808974" name="Picture">
+                  <wp:docPr id="688459323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816808974" name="Picture"/>
+                          <pic:cNvPr id="688459323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605937750" name="Picture">
+                  <wp:docPr id="938117527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605937750" name="Picture"/>
+                          <pic:cNvPr id="938117527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42328,57 +42328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326883931" name="Picture">
+                  <wp:docPr id="1458778503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326883931" name="Picture"/>
+                          <pic:cNvPr id="1458778503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42399,57 +42399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777611775" name="Picture">
+                  <wp:docPr id="1763906807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777611775" name="Picture"/>
+                          <pic:cNvPr id="1763906807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755410781" name="Picture">
+                  <wp:docPr id="1819714745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755410781" name="Picture"/>
+                          <pic:cNvPr id="1819714745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>