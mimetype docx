--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497453578" name="Picture">
+                  <wp:docPr id="433277052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497453578" name="Picture"/>
+                          <pic:cNvPr id="433277052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670017015" name="Picture">
+                  <wp:docPr id="988466786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670017015" name="Picture"/>
+                          <pic:cNvPr id="988466786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312462397" name="Picture">
+                        <wp:docPr id="1684466453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312462397" name="Picture"/>
+                                <pic:cNvPr id="1684466453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992514618" name="Picture">
+                  <wp:docPr id="298794427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992514618" name="Picture"/>
+                          <pic:cNvPr id="298794427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474781713" name="Picture">
+                  <wp:docPr id="757112229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474781713" name="Picture"/>
+                          <pic:cNvPr id="757112229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27259849" name="Picture">
+                  <wp:docPr id="1160469276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27259849" name="Picture"/>
+                          <pic:cNvPr id="1160469276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735263127" name="Picture">
+                  <wp:docPr id="1895869370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735263127" name="Picture"/>
+                          <pic:cNvPr id="1895869370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158368865" name="Picture">
+                  <wp:docPr id="1329072241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158368865" name="Picture"/>
+                          <pic:cNvPr id="1329072241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812892021" name="Picture">
+                        <wp:docPr id="1104633512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812892021" name="Picture"/>
+                                <pic:cNvPr id="1104633512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682364396" name="Picture">
+                        <wp:docPr id="171428196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682364396" name="Picture"/>
+                                <pic:cNvPr id="171428196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279860357" name="Picture">
+                        <wp:docPr id="1352732118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279860357" name="Picture"/>
+                                <pic:cNvPr id="1352732118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625519845" name="Picture">
+                        <wp:docPr id="2093078053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625519845" name="Picture"/>
+                                <pic:cNvPr id="2093078053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646040933" name="Picture">
+                        <wp:docPr id="1189747307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646040933" name="Picture"/>
+                                <pic:cNvPr id="1189747307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836628726" name="Picture">
+                        <wp:docPr id="69343516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836628726" name="Picture"/>
+                                <pic:cNvPr id="69343516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915552961" name="Picture">
+                        <wp:docPr id="1340332779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915552961" name="Picture"/>
+                                <pic:cNvPr id="1340332779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319333624" name="Picture">
+                        <wp:docPr id="1889757099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319333624" name="Picture"/>
+                                <pic:cNvPr id="1889757099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862710239" name="Picture">
+                        <wp:docPr id="1461241970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862710239" name="Picture"/>
+                                <pic:cNvPr id="1461241970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457937935" name="Picture">
+                        <wp:docPr id="1945707748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457937935" name="Picture"/>
+                                <pic:cNvPr id="1945707748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265956209" name="Picture">
+                        <wp:docPr id="192216449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265956209" name="Picture"/>
+                                <pic:cNvPr id="192216449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655524613" name="Picture">
+                        <wp:docPr id="2003106053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655524613" name="Picture"/>
+                                <pic:cNvPr id="2003106053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888690193" name="Picture">
+                        <wp:docPr id="181246308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888690193" name="Picture"/>
+                                <pic:cNvPr id="181246308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422416201" name="Picture">
+                        <wp:docPr id="1832876548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422416201" name="Picture"/>
+                                <pic:cNvPr id="1832876548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673447017" name="Picture">
+                        <wp:docPr id="199840219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673447017" name="Picture"/>
+                                <pic:cNvPr id="199840219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694251968" name="Picture">
+                  <wp:docPr id="2023923055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694251968" name="Picture"/>
+                          <pic:cNvPr id="2023923055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22495454" name="Picture">
+                  <wp:docPr id="1721572907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22495454" name="Picture"/>
+                          <pic:cNvPr id="1721572907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765065560" name="Picture">
+                  <wp:docPr id="823706699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765065560" name="Picture"/>
+                          <pic:cNvPr id="823706699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890269360" name="Picture">
+                  <wp:docPr id="518385737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890269360" name="Picture"/>
+                          <pic:cNvPr id="518385737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578164809" name="Picture">
+                  <wp:docPr id="144224401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578164809" name="Picture"/>
+                          <pic:cNvPr id="144224401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013160464" name="Picture">
+                  <wp:docPr id="1339534545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013160464" name="Picture"/>
+                          <pic:cNvPr id="1339534545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106408965" name="Picture">
+                        <wp:docPr id="893602738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106408965" name="Picture"/>
+                                <pic:cNvPr id="893602738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399560835" name="Picture">
+                  <wp:docPr id="1534487615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399560835" name="Picture"/>
+                          <pic:cNvPr id="1534487615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735595025" name="Picture">
+                  <wp:docPr id="405831342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735595025" name="Picture"/>
+                          <pic:cNvPr id="405831342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560263550" name="Picture">
+                  <wp:docPr id="922859713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560263550" name="Picture"/>
+                          <pic:cNvPr id="922859713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068823018" name="Picture">
+                  <wp:docPr id="1431783104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068823018" name="Picture"/>
+                          <pic:cNvPr id="1431783104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048190623" name="Picture">
+                  <wp:docPr id="1259170927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048190623" name="Picture"/>
+                          <pic:cNvPr id="1259170927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306144774" name="Picture">
+                  <wp:docPr id="1654990241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306144774" name="Picture"/>
+                          <pic:cNvPr id="1654990241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69177440" name="Picture">
+                        <wp:docPr id="1175812435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69177440" name="Picture"/>
+                                <pic:cNvPr id="1175812435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303081351" name="Picture">
+                  <wp:docPr id="805633564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303081351" name="Picture"/>
+                          <pic:cNvPr id="805633564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529736385" name="Picture">
+                  <wp:docPr id="939867062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529736385" name="Picture"/>
+                          <pic:cNvPr id="939867062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592051028" name="Picture">
+                  <wp:docPr id="1429668356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592051028" name="Picture"/>
+                          <pic:cNvPr id="1429668356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121046254" name="Picture">
+                  <wp:docPr id="1036830086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121046254" name="Picture"/>
+                          <pic:cNvPr id="1036830086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888483849" name="Picture">
+                  <wp:docPr id="813255182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888483849" name="Picture"/>
+                          <pic:cNvPr id="813255182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28011,57 +28011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078495695" name="Picture">
+                  <wp:docPr id="256102419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078495695" name="Picture"/>
+                          <pic:cNvPr id="256102419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29200,57 +29200,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816841694" name="Picture">
+                        <wp:docPr id="1732640643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816841694" name="Picture"/>
+                                <pic:cNvPr id="1732640643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31054,57 +31054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709312836" name="Picture">
+                  <wp:docPr id="414873458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709312836" name="Picture"/>
+                          <pic:cNvPr id="414873458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31143,57 +31143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51993626" name="Picture">
+                  <wp:docPr id="1437637061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51993626" name="Picture"/>
+                          <pic:cNvPr id="1437637061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31787,57 +31787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956781978" name="Picture">
+                  <wp:docPr id="490855703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956781978" name="Picture"/>
+                          <pic:cNvPr id="490855703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32785,57 +32785,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41622817" name="Picture">
+                  <wp:docPr id="1354882372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41622817" name="Picture"/>
+                          <pic:cNvPr id="1354882372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32888,57 +32888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553496088" name="Picture">
+                  <wp:docPr id="1604357611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553496088" name="Picture"/>
+                          <pic:cNvPr id="1604357611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34265,57 +34265,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720524642" name="Picture">
+                  <wp:docPr id="1545340448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720524642" name="Picture"/>
+                          <pic:cNvPr id="1545340448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35408,57 +35408,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816874383" name="Picture">
+                        <wp:docPr id="1546348874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816874383" name="Picture"/>
+                                <pic:cNvPr id="1546348874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36769,57 +36769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044966644" name="Picture">
+                  <wp:docPr id="1614436841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044966644" name="Picture"/>
+                          <pic:cNvPr id="1614436841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36858,57 +36858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271893077" name="Picture">
+                  <wp:docPr id="659136156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271893077" name="Picture"/>
+                          <pic:cNvPr id="659136156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37502,57 +37502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472551175" name="Picture">
+                  <wp:docPr id="372683560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472551175" name="Picture"/>
+                          <pic:cNvPr id="372683560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38500,57 +38500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289243509" name="Picture">
+                  <wp:docPr id="2110201337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289243509" name="Picture"/>
+                          <pic:cNvPr id="2110201337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38603,57 +38603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047357229" name="Picture">
+                  <wp:docPr id="659713839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047357229" name="Picture"/>
+                          <pic:cNvPr id="659713839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39980,57 +39980,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932436770" name="Picture">
+                  <wp:docPr id="770236512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932436770" name="Picture"/>
+                          <pic:cNvPr id="770236512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41123,57 +41123,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587188749" name="Picture">
+                        <wp:docPr id="848780179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587188749" name="Picture"/>
+                                <pic:cNvPr id="848780179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42394,57 +42394,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802482405" name="Picture">
+                  <wp:docPr id="563419083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802482405" name="Picture"/>
+                          <pic:cNvPr id="563419083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42474,57 +42474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293631491" name="Picture">
+                  <wp:docPr id="1450135310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293631491" name="Picture"/>
+                          <pic:cNvPr id="1450135310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42953,57 +42953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799131159" name="Picture">
+                  <wp:docPr id="896560866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799131159" name="Picture"/>
+                          <pic:cNvPr id="896560866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44541,57 +44541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862335283" name="Picture">
+                  <wp:docPr id="1110869457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862335283" name="Picture"/>
+                          <pic:cNvPr id="1110869457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44612,57 +44612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558135602" name="Picture">
+                  <wp:docPr id="1846392230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558135602" name="Picture"/>
+                          <pic:cNvPr id="1846392230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45026,57 +45026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788003109" name="Picture">
+                  <wp:docPr id="1480380923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788003109" name="Picture"/>
+                          <pic:cNvPr id="1480380923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>