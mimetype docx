--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001993797" name="Picture">
+                  <wp:docPr id="421226684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001993797" name="Picture"/>
+                          <pic:cNvPr id="421226684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686315463" name="Picture">
+                  <wp:docPr id="1243415860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686315463" name="Picture"/>
+                          <pic:cNvPr id="1243415860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527652989" name="Picture">
+                        <wp:docPr id="454765641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527652989" name="Picture"/>
+                                <pic:cNvPr id="454765641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073051888" name="Picture">
+                  <wp:docPr id="858577487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073051888" name="Picture"/>
+                          <pic:cNvPr id="858577487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398666971" name="Picture">
+                  <wp:docPr id="825333704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398666971" name="Picture"/>
+                          <pic:cNvPr id="825333704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052950462" name="Picture">
+                  <wp:docPr id="1436625097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052950462" name="Picture"/>
+                          <pic:cNvPr id="1436625097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794579044" name="Picture">
+                  <wp:docPr id="706412232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794579044" name="Picture"/>
+                          <pic:cNvPr id="706412232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103484857" name="Picture">
+                  <wp:docPr id="1648755358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103484857" name="Picture"/>
+                          <pic:cNvPr id="1648755358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895916278" name="Picture">
+                        <wp:docPr id="144309878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895916278" name="Picture"/>
+                                <pic:cNvPr id="144309878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729192537" name="Picture">
+                        <wp:docPr id="1102643445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729192537" name="Picture"/>
+                                <pic:cNvPr id="1102643445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641781333" name="Picture">
+                        <wp:docPr id="1327095346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641781333" name="Picture"/>
+                                <pic:cNvPr id="1327095346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731009126" name="Picture">
+                        <wp:docPr id="1158675426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731009126" name="Picture"/>
+                                <pic:cNvPr id="1158675426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75044795" name="Picture">
+                        <wp:docPr id="1192179297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75044795" name="Picture"/>
+                                <pic:cNvPr id="1192179297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624286584" name="Picture">
+                        <wp:docPr id="1502500716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624286584" name="Picture"/>
+                                <pic:cNvPr id="1502500716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930980051" name="Picture">
+                        <wp:docPr id="1592101138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930980051" name="Picture"/>
+                                <pic:cNvPr id="1592101138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062949184" name="Picture">
+                        <wp:docPr id="1150807343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062949184" name="Picture"/>
+                                <pic:cNvPr id="1150807343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838149913" name="Picture">
+                        <wp:docPr id="1513778891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838149913" name="Picture"/>
+                                <pic:cNvPr id="1513778891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354975028" name="Picture">
+                        <wp:docPr id="1056783541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354975028" name="Picture"/>
+                                <pic:cNvPr id="1056783541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011134929" name="Picture">
+                        <wp:docPr id="1316210917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011134929" name="Picture"/>
+                                <pic:cNvPr id="1316210917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151977356" name="Picture">
+                        <wp:docPr id="2138995011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151977356" name="Picture"/>
+                                <pic:cNvPr id="2138995011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701509678" name="Picture">
+                        <wp:docPr id="1414699139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701509678" name="Picture"/>
+                                <pic:cNvPr id="1414699139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354260911" name="Picture">
+                        <wp:docPr id="1562897517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354260911" name="Picture"/>
+                                <pic:cNvPr id="1562897517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911118516" name="Picture">
+                        <wp:docPr id="1210284369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911118516" name="Picture"/>
+                                <pic:cNvPr id="1210284369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539192724" name="Picture">
+                  <wp:docPr id="375350829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539192724" name="Picture"/>
+                          <pic:cNvPr id="375350829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751579456" name="Picture">
+                  <wp:docPr id="1112219148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751579456" name="Picture"/>
+                          <pic:cNvPr id="1112219148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329632445" name="Picture">
+                  <wp:docPr id="806317494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329632445" name="Picture"/>
+                          <pic:cNvPr id="806317494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476143886" name="Picture">
+                  <wp:docPr id="541084399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476143886" name="Picture"/>
+                          <pic:cNvPr id="541084399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659173618" name="Picture">
+                  <wp:docPr id="479136073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659173618" name="Picture"/>
+                          <pic:cNvPr id="479136073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840222506" name="Picture">
+                  <wp:docPr id="1751403059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840222506" name="Picture"/>
+                          <pic:cNvPr id="1751403059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182293017" name="Picture">
+                        <wp:docPr id="389662995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182293017" name="Picture"/>
+                                <pic:cNvPr id="389662995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428948992" name="Picture">
+                        <wp:docPr id="1980417425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428948992" name="Picture"/>
+                                <pic:cNvPr id="1980417425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20366,57 +20366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056441574" name="Picture">
+                  <wp:docPr id="1270374968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056441574" name="Picture"/>
+                          <pic:cNvPr id="1270374968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20455,57 +20455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596176479" name="Picture">
+                  <wp:docPr id="1795394847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596176479" name="Picture"/>
+                          <pic:cNvPr id="1795394847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21099,57 +21099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863614224" name="Picture">
+                  <wp:docPr id="1258679203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863614224" name="Picture"/>
+                          <pic:cNvPr id="1258679203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22097,57 +22097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645721530" name="Picture">
+                  <wp:docPr id="1323915947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645721530" name="Picture"/>
+                          <pic:cNvPr id="1323915947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22200,57 +22200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009311692" name="Picture">
+                  <wp:docPr id="1693361773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009311692" name="Picture"/>
+                          <pic:cNvPr id="1693361773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23581,57 +23581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165285473" name="Picture">
+                  <wp:docPr id="917434216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165285473" name="Picture"/>
+                          <pic:cNvPr id="917434216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24743,57 +24743,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902989571" name="Picture">
+                        <wp:docPr id="998921347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902989571" name="Picture"/>
+                                <pic:cNvPr id="998921347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25718,57 +25718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450810281" name="Picture">
+                        <wp:docPr id="753016327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450810281" name="Picture"/>
+                                <pic:cNvPr id="753016327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27107,57 +27107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27295416" name="Picture">
+                  <wp:docPr id="1160083796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27295416" name="Picture"/>
+                          <pic:cNvPr id="1160083796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27196,57 +27196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182325101" name="Picture">
+                  <wp:docPr id="1324951380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182325101" name="Picture"/>
+                          <pic:cNvPr id="1324951380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27840,57 +27840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584386957" name="Picture">
+                  <wp:docPr id="1769065752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584386957" name="Picture"/>
+                          <pic:cNvPr id="1769065752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580286014" name="Picture">
+                  <wp:docPr id="1907470392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580286014" name="Picture"/>
+                          <pic:cNvPr id="1907470392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28941,57 +28941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394227150" name="Picture">
+                  <wp:docPr id="722877919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394227150" name="Picture"/>
+                          <pic:cNvPr id="722877919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30318,57 +30318,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902847150" name="Picture">
+                  <wp:docPr id="1341847144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902847150" name="Picture"/>
+                          <pic:cNvPr id="1341847144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31461,57 +31461,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211939401" name="Picture">
+                        <wp:docPr id="771216912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211939401" name="Picture"/>
+                                <pic:cNvPr id="771216912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32822,57 +32822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624947124" name="Picture">
+                  <wp:docPr id="891694192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624947124" name="Picture"/>
+                          <pic:cNvPr id="891694192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32911,57 +32911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280452425" name="Picture">
+                  <wp:docPr id="649665779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280452425" name="Picture"/>
+                          <pic:cNvPr id="649665779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33555,57 +33555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26167384" name="Picture">
+                  <wp:docPr id="2135551218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26167384" name="Picture"/>
+                          <pic:cNvPr id="2135551218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900658525" name="Picture">
+                  <wp:docPr id="897487012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900658525" name="Picture"/>
+                          <pic:cNvPr id="897487012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34656,57 +34656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395004896" name="Picture">
+                  <wp:docPr id="2144642710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395004896" name="Picture"/>
+                          <pic:cNvPr id="2144642710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36033,57 +36033,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551035387" name="Picture">
+                  <wp:docPr id="1689801319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551035387" name="Picture"/>
+                          <pic:cNvPr id="1689801319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37176,57 +37176,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2947642" name="Picture">
+                        <wp:docPr id="1460737757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2947642" name="Picture"/>
+                                <pic:cNvPr id="1460737757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38534,57 +38534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629144125" name="Picture">
+                  <wp:docPr id="1897680178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629144125" name="Picture"/>
+                          <pic:cNvPr id="1897680178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38623,57 +38623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926294810" name="Picture">
+                  <wp:docPr id="1517693529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926294810" name="Picture"/>
+                          <pic:cNvPr id="1517693529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39246,57 +39246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853085301" name="Picture">
+                  <wp:docPr id="511914077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853085301" name="Picture"/>
+                          <pic:cNvPr id="511914077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40163,57 +40163,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162576464" name="Picture">
+                  <wp:docPr id="610302791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162576464" name="Picture"/>
+                          <pic:cNvPr id="610302791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40266,57 +40266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788506539" name="Picture">
+                  <wp:docPr id="693160767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788506539" name="Picture"/>
+                          <pic:cNvPr id="693160767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41589,57 +41589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073802055" name="Picture">
+                  <wp:docPr id="1565012840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073802055" name="Picture"/>
+                          <pic:cNvPr id="1565012840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42224,57 +42224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033110469" name="Picture">
+                  <wp:docPr id="1919816397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033110469" name="Picture"/>
+                          <pic:cNvPr id="1919816397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42295,57 +42295,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043965142" name="Picture">
+                  <wp:docPr id="360470078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043965142" name="Picture"/>
+                          <pic:cNvPr id="360470078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42709,57 +42709,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619650569" name="Picture">
+                  <wp:docPr id="1330646298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619650569" name="Picture"/>
+                          <pic:cNvPr id="1330646298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>