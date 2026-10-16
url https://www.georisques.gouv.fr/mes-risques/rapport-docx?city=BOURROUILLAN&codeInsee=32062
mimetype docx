--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409205513" name="Picture">
+                  <wp:docPr id="668366347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409205513" name="Picture"/>
+                          <pic:cNvPr id="668366347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627908898" name="Picture">
+                  <wp:docPr id="2132860139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627908898" name="Picture"/>
+                          <pic:cNvPr id="2132860139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791208080" name="Picture">
+                        <wp:docPr id="1928735328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791208080" name="Picture"/>
+                                <pic:cNvPr id="1928735328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488108425" name="Picture">
+                  <wp:docPr id="1351006316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488108425" name="Picture"/>
+                          <pic:cNvPr id="1351006316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963400688" name="Picture">
+                  <wp:docPr id="672319656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963400688" name="Picture"/>
+                          <pic:cNvPr id="672319656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893797620" name="Picture">
+                  <wp:docPr id="2070918282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893797620" name="Picture"/>
+                          <pic:cNvPr id="2070918282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422289104" name="Picture">
+                  <wp:docPr id="1728739618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422289104" name="Picture"/>
+                          <pic:cNvPr id="1728739618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057086640" name="Picture">
+                  <wp:docPr id="1407900915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057086640" name="Picture"/>
+                          <pic:cNvPr id="1407900915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288908369" name="Picture">
+                        <wp:docPr id="580083323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288908369" name="Picture"/>
+                                <pic:cNvPr id="580083323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48698987" name="Picture">
+                        <wp:docPr id="67478668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48698987" name="Picture"/>
+                                <pic:cNvPr id="67478668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51640339" name="Picture">
+                        <wp:docPr id="1286594325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51640339" name="Picture"/>
+                                <pic:cNvPr id="1286594325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428366499" name="Picture">
+                        <wp:docPr id="220532793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428366499" name="Picture"/>
+                                <pic:cNvPr id="220532793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174918930" name="Picture">
+                        <wp:docPr id="227157512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174918930" name="Picture"/>
+                                <pic:cNvPr id="227157512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298751167" name="Picture">
+                        <wp:docPr id="1526072960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298751167" name="Picture"/>
+                                <pic:cNvPr id="1526072960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361216840" name="Picture">
+                        <wp:docPr id="810458216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361216840" name="Picture"/>
+                                <pic:cNvPr id="810458216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46594174" name="Picture">
+                        <wp:docPr id="855474103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46594174" name="Picture"/>
+                                <pic:cNvPr id="855474103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620904638" name="Picture">
+                        <wp:docPr id="475962049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620904638" name="Picture"/>
+                                <pic:cNvPr id="475962049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143326493" name="Picture">
+                        <wp:docPr id="1721206472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143326493" name="Picture"/>
+                                <pic:cNvPr id="1721206472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170589737" name="Picture">
+                        <wp:docPr id="1569990954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170589737" name="Picture"/>
+                                <pic:cNvPr id="1569990954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735976387" name="Picture">
+                        <wp:docPr id="857286813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735976387" name="Picture"/>
+                                <pic:cNvPr id="857286813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729886915" name="Picture">
+                        <wp:docPr id="1083962555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729886915" name="Picture"/>
+                                <pic:cNvPr id="1083962555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229780395" name="Picture">
+                        <wp:docPr id="855031186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229780395" name="Picture"/>
+                                <pic:cNvPr id="855031186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430582782" name="Picture">
+                        <wp:docPr id="315509942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430582782" name="Picture"/>
+                                <pic:cNvPr id="315509942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055658542" name="Picture">
+                  <wp:docPr id="1474796686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055658542" name="Picture"/>
+                          <pic:cNvPr id="1474796686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634733168" name="Picture">
+                  <wp:docPr id="1616043197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634733168" name="Picture"/>
+                          <pic:cNvPr id="1616043197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486033487" name="Picture">
+                  <wp:docPr id="2023633407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486033487" name="Picture"/>
+                          <pic:cNvPr id="2023633407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053330200" name="Picture">
+                  <wp:docPr id="422795920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053330200" name="Picture"/>
+                          <pic:cNvPr id="422795920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767776407" name="Picture">
+                  <wp:docPr id="596966129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767776407" name="Picture"/>
+                          <pic:cNvPr id="596966129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690741323" name="Picture">
+                  <wp:docPr id="706430140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690741323" name="Picture"/>
+                          <pic:cNvPr id="706430140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917898721" name="Picture">
+                        <wp:docPr id="1746841995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917898721" name="Picture"/>
+                                <pic:cNvPr id="1746841995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018923690" name="Picture">
+                  <wp:docPr id="1828284897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018923690" name="Picture"/>
+                          <pic:cNvPr id="1828284897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598647405" name="Picture">
+                  <wp:docPr id="78004526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598647405" name="Picture"/>
+                          <pic:cNvPr id="78004526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507255144" name="Picture">
+                  <wp:docPr id="422132440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507255144" name="Picture"/>
+                          <pic:cNvPr id="422132440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810904940" name="Picture">
+                  <wp:docPr id="307266479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810904940" name="Picture"/>
+                          <pic:cNvPr id="307266479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817228297" name="Picture">
+                  <wp:docPr id="1333188188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817228297" name="Picture"/>
+                          <pic:cNvPr id="1333188188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124674827" name="Picture">
+                  <wp:docPr id="1152124948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124674827" name="Picture"/>
+                          <pic:cNvPr id="1152124948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918460113" name="Picture">
+                        <wp:docPr id="1762560735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918460113" name="Picture"/>
+                                <pic:cNvPr id="1762560735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016570084" name="Picture">
+                  <wp:docPr id="1296487234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016570084" name="Picture"/>
+                          <pic:cNvPr id="1296487234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298272364" name="Picture">
+                  <wp:docPr id="1525982223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298272364" name="Picture"/>
+                          <pic:cNvPr id="1525982223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484627599" name="Picture">
+                  <wp:docPr id="443064436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484627599" name="Picture"/>
+                          <pic:cNvPr id="443064436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528995031" name="Picture">
+                  <wp:docPr id="924793245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528995031" name="Picture"/>
+                          <pic:cNvPr id="924793245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642956744" name="Picture">
+                  <wp:docPr id="1662652951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642956744" name="Picture"/>
+                          <pic:cNvPr id="1662652951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037089615" name="Picture">
+                  <wp:docPr id="1061448360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037089615" name="Picture"/>
+                          <pic:cNvPr id="1061448360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964678244" name="Picture">
+                        <wp:docPr id="913995135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964678244" name="Picture"/>
+                                <pic:cNvPr id="913995135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30685,57 +30685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94889746" name="Picture">
+                  <wp:docPr id="1085251611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94889746" name="Picture"/>
+                          <pic:cNvPr id="1085251611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789186205" name="Picture">
+                  <wp:docPr id="330507217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789186205" name="Picture"/>
+                          <pic:cNvPr id="330507217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +31310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664716148" name="Picture">
+                  <wp:docPr id="731416749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664716148" name="Picture"/>
+                          <pic:cNvPr id="731416749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781138756" name="Picture">
+                  <wp:docPr id="210346134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781138756" name="Picture"/>
+                          <pic:cNvPr id="210346134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908873836" name="Picture">
+                  <wp:docPr id="706345071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908873836" name="Picture"/>
+                          <pic:cNvPr id="706345071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +34095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005917766" name="Picture">
+                  <wp:docPr id="668931307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005917766" name="Picture"/>
+                          <pic:cNvPr id="668931307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +35156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183402548" name="Picture">
+                  <wp:docPr id="1237644460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183402548" name="Picture"/>
+                          <pic:cNvPr id="1237644460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,57 +35259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137976431" name="Picture">
+                  <wp:docPr id="549977858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137976431" name="Picture"/>
+                          <pic:cNvPr id="549977858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36717,57 +36717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549543467" name="Picture">
+                  <wp:docPr id="1986820173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549543467" name="Picture"/>
+                          <pic:cNvPr id="1986820173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37914,57 +37914,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268006583" name="Picture">
+                        <wp:docPr id="1691583256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268006583" name="Picture"/>
+                                <pic:cNvPr id="1691583256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40283,57 +40283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864773473" name="Picture">
+                  <wp:docPr id="2098925137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864773473" name="Picture"/>
+                          <pic:cNvPr id="2098925137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40372,57 +40372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138553075" name="Picture">
+                  <wp:docPr id="1111283014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138553075" name="Picture"/>
+                          <pic:cNvPr id="1111283014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41016,57 +41016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368853548" name="Picture">
+                  <wp:docPr id="982472026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368853548" name="Picture"/>
+                          <pic:cNvPr id="982472026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42014,57 +42014,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724506520" name="Picture">
+                  <wp:docPr id="246839707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724506520" name="Picture"/>
+                          <pic:cNvPr id="246839707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42117,57 +42117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316488820" name="Picture">
+                  <wp:docPr id="1690168578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316488820" name="Picture"/>
+                          <pic:cNvPr id="1690168578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43494,57 +43494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736958971" name="Picture">
+                  <wp:docPr id="651201300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736958971" name="Picture"/>
+                          <pic:cNvPr id="651201300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44637,57 +44637,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137380716" name="Picture">
+                        <wp:docPr id="1113095276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137380716" name="Picture"/>
+                                <pic:cNvPr id="1113095276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45858,57 +45858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015299002" name="Picture">
+                  <wp:docPr id="1618138904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015299002" name="Picture"/>
+                          <pic:cNvPr id="1618138904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45929,57 +45929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589956415" name="Picture">
+                  <wp:docPr id="941445896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589956415" name="Picture"/>
+                          <pic:cNvPr id="941445896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46343,57 +46343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660734480" name="Picture">
+                  <wp:docPr id="1403269585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660734480" name="Picture"/>
+                          <pic:cNvPr id="1403269585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>