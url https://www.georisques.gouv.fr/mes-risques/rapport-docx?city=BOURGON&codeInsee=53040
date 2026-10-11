--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895749881" name="Picture">
+                  <wp:docPr id="683814697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895749881" name="Picture"/>
+                          <pic:cNvPr id="683814697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494042511" name="Picture">
+                  <wp:docPr id="392349658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494042511" name="Picture"/>
+                          <pic:cNvPr id="392349658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550430046" name="Picture">
+                        <wp:docPr id="915953905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550430046" name="Picture"/>
+                                <pic:cNvPr id="915953905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010611007" name="Picture">
+                  <wp:docPr id="1557696509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010611007" name="Picture"/>
+                          <pic:cNvPr id="1557696509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484757279" name="Picture">
+                  <wp:docPr id="1858084162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484757279" name="Picture"/>
+                          <pic:cNvPr id="1858084162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750965459" name="Picture">
+                  <wp:docPr id="1937153398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750965459" name="Picture"/>
+                          <pic:cNvPr id="1937153398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153449981" name="Picture">
+                  <wp:docPr id="931387087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153449981" name="Picture"/>
+                          <pic:cNvPr id="931387087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40551019" name="Picture">
+                  <wp:docPr id="375289195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40551019" name="Picture"/>
+                          <pic:cNvPr id="375289195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680452877" name="Picture">
+                        <wp:docPr id="425221974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680452877" name="Picture"/>
+                                <pic:cNvPr id="425221974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948777921" name="Picture">
+                        <wp:docPr id="1391686841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948777921" name="Picture"/>
+                                <pic:cNvPr id="1391686841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399771038" name="Picture">
+                        <wp:docPr id="954591605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399771038" name="Picture"/>
+                                <pic:cNvPr id="954591605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123530065" name="Picture">
+                        <wp:docPr id="1581026670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123530065" name="Picture"/>
+                                <pic:cNvPr id="1581026670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802154360" name="Picture">
+                        <wp:docPr id="1472070989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802154360" name="Picture"/>
+                                <pic:cNvPr id="1472070989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608405187" name="Picture">
+                        <wp:docPr id="225088688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608405187" name="Picture"/>
+                                <pic:cNvPr id="225088688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299715129" name="Picture">
+                        <wp:docPr id="383975919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299715129" name="Picture"/>
+                                <pic:cNvPr id="383975919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610072480" name="Picture">
+                        <wp:docPr id="1800351945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610072480" name="Picture"/>
+                                <pic:cNvPr id="1800351945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488679365" name="Picture">
+                        <wp:docPr id="1240615494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488679365" name="Picture"/>
+                                <pic:cNvPr id="1240615494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476267604" name="Picture">
+                        <wp:docPr id="1022661722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476267604" name="Picture"/>
+                                <pic:cNvPr id="1022661722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511583675" name="Picture">
+                        <wp:docPr id="1220436625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511583675" name="Picture"/>
+                                <pic:cNvPr id="1220436625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659011920" name="Picture">
+                        <wp:docPr id="417268776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659011920" name="Picture"/>
+                                <pic:cNvPr id="417268776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167064693" name="Picture">
+                        <wp:docPr id="1417654513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167064693" name="Picture"/>
+                                <pic:cNvPr id="1417654513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139404418" name="Picture">
+                        <wp:docPr id="523222719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139404418" name="Picture"/>
+                                <pic:cNvPr id="523222719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859141669" name="Picture">
+                        <wp:docPr id="1276054710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859141669" name="Picture"/>
+                                <pic:cNvPr id="1276054710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652805045" name="Picture">
+                  <wp:docPr id="530865530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652805045" name="Picture"/>
+                          <pic:cNvPr id="530865530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530296478" name="Picture">
+                  <wp:docPr id="71971223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530296478" name="Picture"/>
+                          <pic:cNvPr id="71971223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68891098" name="Picture">
+                  <wp:docPr id="1034052365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68891098" name="Picture"/>
+                          <pic:cNvPr id="1034052365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007611747" name="Picture">
+                  <wp:docPr id="1692668248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007611747" name="Picture"/>
+                          <pic:cNvPr id="1692668248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299428954" name="Picture">
+                  <wp:docPr id="245431248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299428954" name="Picture"/>
+                          <pic:cNvPr id="245431248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638170361" name="Picture">
+                  <wp:docPr id="1941858818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638170361" name="Picture"/>
+                          <pic:cNvPr id="1941858818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754351703" name="Picture">
+                        <wp:docPr id="43971026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754351703" name="Picture"/>
+                                <pic:cNvPr id="43971026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891699057" name="Picture">
+                        <wp:docPr id="1859338671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891699057" name="Picture"/>
+                                <pic:cNvPr id="1859338671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841941469" name="Picture">
+                  <wp:docPr id="1098817589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841941469" name="Picture"/>
+                          <pic:cNvPr id="1098817589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297523238" name="Picture">
+                  <wp:docPr id="776919457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297523238" name="Picture"/>
+                          <pic:cNvPr id="776919457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891592828" name="Picture">
+                  <wp:docPr id="1516518398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891592828" name="Picture"/>
+                          <pic:cNvPr id="1516518398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956995367" name="Picture">
+                  <wp:docPr id="1220551563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956995367" name="Picture"/>
+                          <pic:cNvPr id="1220551563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732551063" name="Picture">
+                  <wp:docPr id="1526939504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732551063" name="Picture"/>
+                          <pic:cNvPr id="1526939504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326191893" name="Picture">
+                  <wp:docPr id="2035075031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326191893" name="Picture"/>
+                          <pic:cNvPr id="2035075031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24729,57 +24729,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381999963" name="Picture">
+                        <wp:docPr id="447590354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381999963" name="Picture"/>
+                                <pic:cNvPr id="447590354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25704,57 +25704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710359025" name="Picture">
+                        <wp:docPr id="726372791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710359025" name="Picture"/>
+                                <pic:cNvPr id="726372791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27093,57 +27093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93141661" name="Picture">
+                  <wp:docPr id="1550809139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93141661" name="Picture"/>
+                          <pic:cNvPr id="1550809139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27182,57 +27182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563737570" name="Picture">
+                  <wp:docPr id="1554441048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563737570" name="Picture"/>
+                          <pic:cNvPr id="1554441048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673101327" name="Picture">
+                  <wp:docPr id="190977792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673101327" name="Picture"/>
+                          <pic:cNvPr id="190977792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28824,57 +28824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716739085" name="Picture">
+                  <wp:docPr id="1219696463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716739085" name="Picture"/>
+                          <pic:cNvPr id="1219696463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28927,57 +28927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955099144" name="Picture">
+                  <wp:docPr id="1403918537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955099144" name="Picture"/>
+                          <pic:cNvPr id="1403918537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741918086" name="Picture">
+                  <wp:docPr id="1454847844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741918086" name="Picture"/>
+                          <pic:cNvPr id="1454847844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31447,57 +31447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142146931" name="Picture">
+                        <wp:docPr id="2129670812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142146931" name="Picture"/>
+                                <pic:cNvPr id="2129670812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32808,57 +32808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787299970" name="Picture">
+                  <wp:docPr id="286467633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787299970" name="Picture"/>
+                          <pic:cNvPr id="286467633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32897,57 +32897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168775510" name="Picture">
+                  <wp:docPr id="72563813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168775510" name="Picture"/>
+                          <pic:cNvPr id="72563813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913470093" name="Picture">
+                  <wp:docPr id="1943499743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913470093" name="Picture"/>
+                          <pic:cNvPr id="1943499743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34539,57 +34539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456757516" name="Picture">
+                  <wp:docPr id="993208636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456757516" name="Picture"/>
+                          <pic:cNvPr id="993208636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34642,57 +34642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009186562" name="Picture">
+                  <wp:docPr id="1268312606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009186562" name="Picture"/>
+                          <pic:cNvPr id="1268312606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36019,57 +36019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352954989" name="Picture">
+                  <wp:docPr id="1119154902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352954989" name="Picture"/>
+                          <pic:cNvPr id="1119154902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713535934" name="Picture">
+                        <wp:docPr id="2079558609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713535934" name="Picture"/>
+                                <pic:cNvPr id="2079558609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628543542" name="Picture">
+                  <wp:docPr id="266617327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628543542" name="Picture"/>
+                          <pic:cNvPr id="266617327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854298471" name="Picture">
+                  <wp:docPr id="1747910337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854298471" name="Picture"/>
+                          <pic:cNvPr id="1747910337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39251,57 +39251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767365199" name="Picture">
+                  <wp:docPr id="1359108819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767365199" name="Picture"/>
+                          <pic:cNvPr id="1359108819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40195,57 +40195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620947713" name="Picture">
+                  <wp:docPr id="423524389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620947713" name="Picture"/>
+                          <pic:cNvPr id="423524389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40307,57 +40307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037827173" name="Picture">
+                  <wp:docPr id="1804519901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037827173" name="Picture"/>
+                          <pic:cNvPr id="1804519901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41966,57 +41966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252838329" name="Picture">
+                  <wp:docPr id="1913379214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252838329" name="Picture"/>
+                          <pic:cNvPr id="1913379214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43145,57 +43145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605546247" name="Picture">
+                  <wp:docPr id="882756633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605546247" name="Picture"/>
+                          <pic:cNvPr id="882756633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43225,57 +43225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103602261" name="Picture">
+                  <wp:docPr id="254149709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103602261" name="Picture"/>
+                          <pic:cNvPr id="254149709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43713,57 +43713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878428903" name="Picture">
+                  <wp:docPr id="315781743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878428903" name="Picture"/>
+                          <pic:cNvPr id="315781743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>