--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440555565" name="Picture">
+                  <wp:docPr id="1502118217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440555565" name="Picture"/>
+                          <pic:cNvPr id="1502118217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765790195" name="Picture">
+                  <wp:docPr id="676732173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765790195" name="Picture"/>
+                          <pic:cNvPr id="676732173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113541366" name="Picture">
+                        <wp:docPr id="1407031957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113541366" name="Picture"/>
+                                <pic:cNvPr id="1407031957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173086774" name="Picture">
+                  <wp:docPr id="1638546347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173086774" name="Picture"/>
+                          <pic:cNvPr id="1638546347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422342885" name="Picture">
+                  <wp:docPr id="929743218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422342885" name="Picture"/>
+                          <pic:cNvPr id="929743218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344137431" name="Picture">
+                  <wp:docPr id="2104677843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344137431" name="Picture"/>
+                          <pic:cNvPr id="2104677843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134751499" name="Picture">
+                  <wp:docPr id="845697399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134751499" name="Picture"/>
+                          <pic:cNvPr id="845697399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666820997" name="Picture">
+                  <wp:docPr id="70728212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666820997" name="Picture"/>
+                          <pic:cNvPr id="70728212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058753136" name="Picture">
+                        <wp:docPr id="19062149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058753136" name="Picture"/>
+                                <pic:cNvPr id="19062149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99464669" name="Picture">
+                        <wp:docPr id="1727560637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99464669" name="Picture"/>
+                                <pic:cNvPr id="1727560637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699929166" name="Picture">
+                        <wp:docPr id="1225135906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699929166" name="Picture"/>
+                                <pic:cNvPr id="1225135906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992809662" name="Picture">
+                        <wp:docPr id="1257394410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992809662" name="Picture"/>
+                                <pic:cNvPr id="1257394410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34533260" name="Picture">
+                        <wp:docPr id="480490140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34533260" name="Picture"/>
+                                <pic:cNvPr id="480490140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063439268" name="Picture">
+                        <wp:docPr id="1777442172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063439268" name="Picture"/>
+                                <pic:cNvPr id="1777442172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427133522" name="Picture">
+                        <wp:docPr id="441583015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427133522" name="Picture"/>
+                                <pic:cNvPr id="441583015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189518438" name="Picture">
+                        <wp:docPr id="375316789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189518438" name="Picture"/>
+                                <pic:cNvPr id="375316789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962819944" name="Picture">
+                        <wp:docPr id="682365215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962819944" name="Picture"/>
+                                <pic:cNvPr id="682365215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705253737" name="Picture">
+                        <wp:docPr id="1754187602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705253737" name="Picture"/>
+                                <pic:cNvPr id="1754187602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305759911" name="Picture">
+                        <wp:docPr id="1812544465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305759911" name="Picture"/>
+                                <pic:cNvPr id="1812544465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921911135" name="Picture">
+                        <wp:docPr id="1825823487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921911135" name="Picture"/>
+                                <pic:cNvPr id="1825823487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530752549" name="Picture">
+                        <wp:docPr id="116632923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530752549" name="Picture"/>
+                                <pic:cNvPr id="116632923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003217724" name="Picture">
+                        <wp:docPr id="869241798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003217724" name="Picture"/>
+                                <pic:cNvPr id="869241798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348274553" name="Picture">
+                        <wp:docPr id="100479953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348274553" name="Picture"/>
+                                <pic:cNvPr id="100479953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401972730" name="Picture">
+                  <wp:docPr id="2002890300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401972730" name="Picture"/>
+                          <pic:cNvPr id="2002890300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618110983" name="Picture">
+                  <wp:docPr id="123249579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618110983" name="Picture"/>
+                          <pic:cNvPr id="123249579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134292376" name="Picture">
+                  <wp:docPr id="1653476047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134292376" name="Picture"/>
+                          <pic:cNvPr id="1653476047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660867820" name="Picture">
+                  <wp:docPr id="9004415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660867820" name="Picture"/>
+                          <pic:cNvPr id="9004415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679189181" name="Picture">
+                  <wp:docPr id="1716733316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679189181" name="Picture"/>
+                          <pic:cNvPr id="1716733316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840300253" name="Picture">
+                  <wp:docPr id="610735410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840300253" name="Picture"/>
+                          <pic:cNvPr id="610735410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458634642" name="Picture">
+                        <wp:docPr id="1795231772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458634642" name="Picture"/>
+                                <pic:cNvPr id="1795231772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363777500" name="Picture">
+                  <wp:docPr id="1694837775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363777500" name="Picture"/>
+                          <pic:cNvPr id="1694837775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116266190" name="Picture">
+                  <wp:docPr id="201435862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116266190" name="Picture"/>
+                          <pic:cNvPr id="201435862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796837111" name="Picture">
+                  <wp:docPr id="1877203642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796837111" name="Picture"/>
+                          <pic:cNvPr id="1877203642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797896838" name="Picture">
+                  <wp:docPr id="307481458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797896838" name="Picture"/>
+                          <pic:cNvPr id="307481458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343501241" name="Picture">
+                  <wp:docPr id="891090432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343501241" name="Picture"/>
+                          <pic:cNvPr id="891090432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620618997" name="Picture">
+                  <wp:docPr id="1289883887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620618997" name="Picture"/>
+                          <pic:cNvPr id="1289883887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814306967" name="Picture">
+                        <wp:docPr id="350833820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814306967" name="Picture"/>
+                                <pic:cNvPr id="350833820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232000224" name="Picture">
+                  <wp:docPr id="1221612422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232000224" name="Picture"/>
+                          <pic:cNvPr id="1221612422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123348976" name="Picture">
+                  <wp:docPr id="794660520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123348976" name="Picture"/>
+                          <pic:cNvPr id="794660520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72386002" name="Picture">
+                  <wp:docPr id="2065217702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72386002" name="Picture"/>
+                          <pic:cNvPr id="2065217702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870089750" name="Picture">
+                  <wp:docPr id="1807762975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870089750" name="Picture"/>
+                          <pic:cNvPr id="1807762975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873985372" name="Picture">
+                  <wp:docPr id="1302358992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873985372" name="Picture"/>
+                          <pic:cNvPr id="1302358992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031925081" name="Picture">
+                  <wp:docPr id="1963344136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031925081" name="Picture"/>
+                          <pic:cNvPr id="1963344136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842592086" name="Picture">
+                        <wp:docPr id="813470682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842592086" name="Picture"/>
+                                <pic:cNvPr id="813470682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14755693" name="Picture">
+                  <wp:docPr id="2000001756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14755693" name="Picture"/>
+                          <pic:cNvPr id="2000001756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483068982" name="Picture">
+                  <wp:docPr id="2128491627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483068982" name="Picture"/>
+                          <pic:cNvPr id="2128491627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77674342" name="Picture">
+                  <wp:docPr id="136132786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77674342" name="Picture"/>
+                          <pic:cNvPr id="136132786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139909497" name="Picture">
+                  <wp:docPr id="1764906275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139909497" name="Picture"/>
+                          <pic:cNvPr id="1764906275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598284314" name="Picture">
+                  <wp:docPr id="1559603612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598284314" name="Picture"/>
+                          <pic:cNvPr id="1559603612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072561290" name="Picture">
+                  <wp:docPr id="1434651563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072561290" name="Picture"/>
+                          <pic:cNvPr id="1434651563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385395510" name="Picture">
+                        <wp:docPr id="67583343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385395510" name="Picture"/>
+                                <pic:cNvPr id="67583343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313470276" name="Picture">
+                  <wp:docPr id="272632879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313470276" name="Picture"/>
+                          <pic:cNvPr id="272632879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096652092" name="Picture">
+                  <wp:docPr id="764524301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096652092" name="Picture"/>
+                          <pic:cNvPr id="764524301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651968729" name="Picture">
+                  <wp:docPr id="1097416352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651968729" name="Picture"/>
+                          <pic:cNvPr id="1097416352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333344683" name="Picture">
+                  <wp:docPr id="1913670937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333344683" name="Picture"/>
+                          <pic:cNvPr id="1913670937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816539611" name="Picture">
+                  <wp:docPr id="796495838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816539611" name="Picture"/>
+                          <pic:cNvPr id="796495838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872006426" name="Picture">
+                  <wp:docPr id="1413950180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872006426" name="Picture"/>
+                          <pic:cNvPr id="1413950180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688442046" name="Picture">
+                  <wp:docPr id="1270755311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688442046" name="Picture"/>
+                          <pic:cNvPr id="1270755311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342200530" name="Picture">
+                  <wp:docPr id="1763087898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342200530" name="Picture"/>
+                          <pic:cNvPr id="1763087898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860233909" name="Picture">
+                  <wp:docPr id="1313370566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860233909" name="Picture"/>
+                          <pic:cNvPr id="1313370566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>