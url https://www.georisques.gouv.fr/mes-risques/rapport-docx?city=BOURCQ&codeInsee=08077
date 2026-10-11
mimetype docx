--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681959090" name="Picture">
+                  <wp:docPr id="722061594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681959090" name="Picture"/>
+                          <pic:cNvPr id="722061594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591270923" name="Picture">
+                  <wp:docPr id="1533556383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591270923" name="Picture"/>
+                          <pic:cNvPr id="1533556383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794030513" name="Picture">
+                        <wp:docPr id="1705533113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794030513" name="Picture"/>
+                                <pic:cNvPr id="1705533113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738889237" name="Picture">
+                  <wp:docPr id="225876140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738889237" name="Picture"/>
+                          <pic:cNvPr id="225876140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195288493" name="Picture">
+                  <wp:docPr id="779527643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195288493" name="Picture"/>
+                          <pic:cNvPr id="779527643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747200798" name="Picture">
+                  <wp:docPr id="1874377392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747200798" name="Picture"/>
+                          <pic:cNvPr id="1874377392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457378546" name="Picture">
+                  <wp:docPr id="530519491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457378546" name="Picture"/>
+                          <pic:cNvPr id="530519491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886308393" name="Picture">
+                  <wp:docPr id="1800414473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886308393" name="Picture"/>
+                          <pic:cNvPr id="1800414473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603588038" name="Picture">
+                        <wp:docPr id="1020684324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603588038" name="Picture"/>
+                                <pic:cNvPr id="1020684324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356092804" name="Picture">
+                        <wp:docPr id="2040303599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356092804" name="Picture"/>
+                                <pic:cNvPr id="2040303599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282029171" name="Picture">
+                        <wp:docPr id="709678101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282029171" name="Picture"/>
+                                <pic:cNvPr id="709678101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951941839" name="Picture">
+                        <wp:docPr id="1216495259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951941839" name="Picture"/>
+                                <pic:cNvPr id="1216495259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037573082" name="Picture">
+                        <wp:docPr id="959898164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037573082" name="Picture"/>
+                                <pic:cNvPr id="959898164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739950096" name="Picture">
+                        <wp:docPr id="178516542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739950096" name="Picture"/>
+                                <pic:cNvPr id="178516542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417027603" name="Picture">
+                        <wp:docPr id="1883286335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417027603" name="Picture"/>
+                                <pic:cNvPr id="1883286335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244569240" name="Picture">
+                        <wp:docPr id="57101906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244569240" name="Picture"/>
+                                <pic:cNvPr id="57101906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810678433" name="Picture">
+                        <wp:docPr id="1893794630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810678433" name="Picture"/>
+                                <pic:cNvPr id="1893794630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111941197" name="Picture">
+                        <wp:docPr id="609616309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111941197" name="Picture"/>
+                                <pic:cNvPr id="609616309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617769316" name="Picture">
+                        <wp:docPr id="1332131090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617769316" name="Picture"/>
+                                <pic:cNvPr id="1332131090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513110140" name="Picture">
+                        <wp:docPr id="411560903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513110140" name="Picture"/>
+                                <pic:cNvPr id="411560903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302389038" name="Picture">
+                  <wp:docPr id="1616479404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302389038" name="Picture"/>
+                          <pic:cNvPr id="1616479404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898195744" name="Picture">
+                  <wp:docPr id="1305941398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898195744" name="Picture"/>
+                          <pic:cNvPr id="1305941398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23170447" name="Picture">
+                  <wp:docPr id="1845613329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23170447" name="Picture"/>
+                          <pic:cNvPr id="1845613329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808831521" name="Picture">
+                  <wp:docPr id="582408747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808831521" name="Picture"/>
+                          <pic:cNvPr id="582408747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415896730" name="Picture">
+                  <wp:docPr id="160618368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415896730" name="Picture"/>
+                          <pic:cNvPr id="160618368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352273874" name="Picture">
+                  <wp:docPr id="1589409775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352273874" name="Picture"/>
+                          <pic:cNvPr id="1589409775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003307421" name="Picture">
+                        <wp:docPr id="889814969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003307421" name="Picture"/>
+                                <pic:cNvPr id="889814969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635782380" name="Picture">
+                  <wp:docPr id="2028814048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635782380" name="Picture"/>
+                          <pic:cNvPr id="2028814048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867093436" name="Picture">
+                  <wp:docPr id="349175436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867093436" name="Picture"/>
+                          <pic:cNvPr id="349175436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481269035" name="Picture">
+                  <wp:docPr id="1791340315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481269035" name="Picture"/>
+                          <pic:cNvPr id="1791340315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762447049" name="Picture">
+                  <wp:docPr id="1416381981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762447049" name="Picture"/>
+                          <pic:cNvPr id="1416381981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096532422" name="Picture">
+                  <wp:docPr id="1524314439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096532422" name="Picture"/>
+                          <pic:cNvPr id="1524314439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905322573" name="Picture">
+                  <wp:docPr id="174203340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905322573" name="Picture"/>
+                          <pic:cNvPr id="174203340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644287998" name="Picture">
+                        <wp:docPr id="1201139469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644287998" name="Picture"/>
+                                <pic:cNvPr id="1201139469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347446129" name="Picture">
+                  <wp:docPr id="1549847154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347446129" name="Picture"/>
+                          <pic:cNvPr id="1549847154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067843832" name="Picture">
+                  <wp:docPr id="335482221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067843832" name="Picture"/>
+                          <pic:cNvPr id="335482221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573807987" name="Picture">
+                  <wp:docPr id="482775781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573807987" name="Picture"/>
+                          <pic:cNvPr id="482775781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202986672" name="Picture">
+                  <wp:docPr id="382454636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202986672" name="Picture"/>
+                          <pic:cNvPr id="382454636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670122683" name="Picture">
+                  <wp:docPr id="200971685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670122683" name="Picture"/>
+                          <pic:cNvPr id="200971685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910118659" name="Picture">
+                  <wp:docPr id="1157212624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910118659" name="Picture"/>
+                          <pic:cNvPr id="1157212624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580692848" name="Picture">
+                        <wp:docPr id="217527879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580692848" name="Picture"/>
+                                <pic:cNvPr id="217527879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847050103" name="Picture">
+                  <wp:docPr id="88717600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847050103" name="Picture"/>
+                          <pic:cNvPr id="88717600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156871247" name="Picture">
+                  <wp:docPr id="343138621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156871247" name="Picture"/>
+                          <pic:cNvPr id="343138621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082131653" name="Picture">
+                  <wp:docPr id="864217229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082131653" name="Picture"/>
+                          <pic:cNvPr id="864217229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944898849" name="Picture">
+                  <wp:docPr id="1919286832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944898849" name="Picture"/>
+                          <pic:cNvPr id="1919286832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726763855" name="Picture">
+                  <wp:docPr id="1585664781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726763855" name="Picture"/>
+                          <pic:cNvPr id="1585664781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897834683" name="Picture">
+                  <wp:docPr id="289038147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897834683" name="Picture"/>
+                          <pic:cNvPr id="289038147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842441404" name="Picture">
+                        <wp:docPr id="820710167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842441404" name="Picture"/>
+                                <pic:cNvPr id="820710167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762544333" name="Picture">
+                  <wp:docPr id="1936235022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762544333" name="Picture"/>
+                          <pic:cNvPr id="1936235022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755624118" name="Picture">
+                  <wp:docPr id="228161228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755624118" name="Picture"/>
+                          <pic:cNvPr id="228161228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658649197" name="Picture">
+                  <wp:docPr id="1652636547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658649197" name="Picture"/>
+                          <pic:cNvPr id="1652636547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>