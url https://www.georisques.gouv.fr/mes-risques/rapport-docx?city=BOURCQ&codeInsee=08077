--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722061594" name="Picture">
+                  <wp:docPr id="1959919561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722061594" name="Picture"/>
+                          <pic:cNvPr id="1959919561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533556383" name="Picture">
+                  <wp:docPr id="1876578862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533556383" name="Picture"/>
+                          <pic:cNvPr id="1876578862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705533113" name="Picture">
+                        <wp:docPr id="894097142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705533113" name="Picture"/>
+                                <pic:cNvPr id="894097142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225876140" name="Picture">
+                  <wp:docPr id="1854204130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225876140" name="Picture"/>
+                          <pic:cNvPr id="1854204130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779527643" name="Picture">
+                  <wp:docPr id="1412050194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779527643" name="Picture"/>
+                          <pic:cNvPr id="1412050194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874377392" name="Picture">
+                  <wp:docPr id="457965913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874377392" name="Picture"/>
+                          <pic:cNvPr id="457965913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530519491" name="Picture">
+                  <wp:docPr id="1884970662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530519491" name="Picture"/>
+                          <pic:cNvPr id="1884970662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800414473" name="Picture">
+                  <wp:docPr id="1580402215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800414473" name="Picture"/>
+                          <pic:cNvPr id="1580402215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020684324" name="Picture">
+                        <wp:docPr id="1329250862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020684324" name="Picture"/>
+                                <pic:cNvPr id="1329250862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040303599" name="Picture">
+                        <wp:docPr id="2118201319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040303599" name="Picture"/>
+                                <pic:cNvPr id="2118201319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709678101" name="Picture">
+                        <wp:docPr id="508848149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709678101" name="Picture"/>
+                                <pic:cNvPr id="508848149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216495259" name="Picture">
+                        <wp:docPr id="2100536063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216495259" name="Picture"/>
+                                <pic:cNvPr id="2100536063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959898164" name="Picture">
+                        <wp:docPr id="437363398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959898164" name="Picture"/>
+                                <pic:cNvPr id="437363398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178516542" name="Picture">
+                        <wp:docPr id="13679681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178516542" name="Picture"/>
+                                <pic:cNvPr id="13679681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883286335" name="Picture">
+                        <wp:docPr id="783964279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883286335" name="Picture"/>
+                                <pic:cNvPr id="783964279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57101906" name="Picture">
+                        <wp:docPr id="950988929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57101906" name="Picture"/>
+                                <pic:cNvPr id="950988929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893794630" name="Picture">
+                        <wp:docPr id="607436202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893794630" name="Picture"/>
+                                <pic:cNvPr id="607436202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609616309" name="Picture">
+                        <wp:docPr id="1005988778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609616309" name="Picture"/>
+                                <pic:cNvPr id="1005988778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332131090" name="Picture">
+                        <wp:docPr id="81008713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332131090" name="Picture"/>
+                                <pic:cNvPr id="81008713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411560903" name="Picture">
+                        <wp:docPr id="811467602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411560903" name="Picture"/>
+                                <pic:cNvPr id="811467602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616479404" name="Picture">
+                  <wp:docPr id="1163319484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616479404" name="Picture"/>
+                          <pic:cNvPr id="1163319484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305941398" name="Picture">
+                  <wp:docPr id="763403840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305941398" name="Picture"/>
+                          <pic:cNvPr id="763403840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845613329" name="Picture">
+                  <wp:docPr id="1060871656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845613329" name="Picture"/>
+                          <pic:cNvPr id="1060871656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582408747" name="Picture">
+                  <wp:docPr id="1317766336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582408747" name="Picture"/>
+                          <pic:cNvPr id="1317766336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160618368" name="Picture">
+                  <wp:docPr id="180855859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160618368" name="Picture"/>
+                          <pic:cNvPr id="180855859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589409775" name="Picture">
+                  <wp:docPr id="753120246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589409775" name="Picture"/>
+                          <pic:cNvPr id="753120246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889814969" name="Picture">
+                        <wp:docPr id="238406029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889814969" name="Picture"/>
+                                <pic:cNvPr id="238406029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028814048" name="Picture">
+                  <wp:docPr id="1410450196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028814048" name="Picture"/>
+                          <pic:cNvPr id="1410450196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349175436" name="Picture">
+                  <wp:docPr id="1578182464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349175436" name="Picture"/>
+                          <pic:cNvPr id="1578182464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791340315" name="Picture">
+                  <wp:docPr id="2118706350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791340315" name="Picture"/>
+                          <pic:cNvPr id="2118706350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416381981" name="Picture">
+                  <wp:docPr id="715664275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416381981" name="Picture"/>
+                          <pic:cNvPr id="715664275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524314439" name="Picture">
+                  <wp:docPr id="1842806807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524314439" name="Picture"/>
+                          <pic:cNvPr id="1842806807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174203340" name="Picture">
+                  <wp:docPr id="620932011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174203340" name="Picture"/>
+                          <pic:cNvPr id="620932011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201139469" name="Picture">
+                        <wp:docPr id="498935856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201139469" name="Picture"/>
+                                <pic:cNvPr id="498935856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549847154" name="Picture">
+                  <wp:docPr id="760383455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549847154" name="Picture"/>
+                          <pic:cNvPr id="760383455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335482221" name="Picture">
+                  <wp:docPr id="473232496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335482221" name="Picture"/>
+                          <pic:cNvPr id="473232496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482775781" name="Picture">
+                  <wp:docPr id="803594812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482775781" name="Picture"/>
+                          <pic:cNvPr id="803594812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382454636" name="Picture">
+                  <wp:docPr id="1872869085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382454636" name="Picture"/>
+                          <pic:cNvPr id="1872869085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200971685" name="Picture">
+                  <wp:docPr id="1868153543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200971685" name="Picture"/>
+                          <pic:cNvPr id="1868153543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157212624" name="Picture">
+                  <wp:docPr id="1018004069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157212624" name="Picture"/>
+                          <pic:cNvPr id="1018004069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217527879" name="Picture">
+                        <wp:docPr id="171737867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217527879" name="Picture"/>
+                                <pic:cNvPr id="171737867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88717600" name="Picture">
+                  <wp:docPr id="1523746435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88717600" name="Picture"/>
+                          <pic:cNvPr id="1523746435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343138621" name="Picture">
+                  <wp:docPr id="1586692172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343138621" name="Picture"/>
+                          <pic:cNvPr id="1586692172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864217229" name="Picture">
+                  <wp:docPr id="812645710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864217229" name="Picture"/>
+                          <pic:cNvPr id="812645710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919286832" name="Picture">
+                  <wp:docPr id="1877444674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919286832" name="Picture"/>
+                          <pic:cNvPr id="1877444674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585664781" name="Picture">
+                  <wp:docPr id="200154454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585664781" name="Picture"/>
+                          <pic:cNvPr id="200154454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289038147" name="Picture">
+                  <wp:docPr id="8735377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289038147" name="Picture"/>
+                          <pic:cNvPr id="8735377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820710167" name="Picture">
+                        <wp:docPr id="1594738941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820710167" name="Picture"/>
+                                <pic:cNvPr id="1594738941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936235022" name="Picture">
+                  <wp:docPr id="1979105359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936235022" name="Picture"/>
+                          <pic:cNvPr id="1979105359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228161228" name="Picture">
+                  <wp:docPr id="1505430712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228161228" name="Picture"/>
+                          <pic:cNvPr id="1505430712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652636547" name="Picture">
+                  <wp:docPr id="421354344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652636547" name="Picture"/>
+                          <pic:cNvPr id="421354344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>