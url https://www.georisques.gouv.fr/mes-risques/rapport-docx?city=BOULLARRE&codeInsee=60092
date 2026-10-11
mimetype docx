--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64061150" name="Picture">
+                  <wp:docPr id="398332276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64061150" name="Picture"/>
+                          <pic:cNvPr id="398332276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139360976" name="Picture">
+                  <wp:docPr id="650470369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139360976" name="Picture"/>
+                          <pic:cNvPr id="650470369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912862028" name="Picture">
+                        <wp:docPr id="2137496663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912862028" name="Picture"/>
+                                <pic:cNvPr id="2137496663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306273241" name="Picture">
+                  <wp:docPr id="1117064672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306273241" name="Picture"/>
+                          <pic:cNvPr id="1117064672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660082747" name="Picture">
+                  <wp:docPr id="2072452922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660082747" name="Picture"/>
+                          <pic:cNvPr id="2072452922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746027437" name="Picture">
+                  <wp:docPr id="918182011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746027437" name="Picture"/>
+                          <pic:cNvPr id="918182011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465636904" name="Picture">
+                  <wp:docPr id="1384518352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465636904" name="Picture"/>
+                          <pic:cNvPr id="1384518352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961087000" name="Picture">
+                  <wp:docPr id="1454252770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961087000" name="Picture"/>
+                          <pic:cNvPr id="1454252770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335282376" name="Picture">
+                        <wp:docPr id="2083191844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335282376" name="Picture"/>
+                                <pic:cNvPr id="2083191844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843283097" name="Picture">
+                        <wp:docPr id="49237740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843283097" name="Picture"/>
+                                <pic:cNvPr id="49237740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251829863" name="Picture">
+                        <wp:docPr id="1663199935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251829863" name="Picture"/>
+                                <pic:cNvPr id="1663199935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236126631" name="Picture">
+                        <wp:docPr id="1929031264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236126631" name="Picture"/>
+                                <pic:cNvPr id="1929031264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798615698" name="Picture">
+                        <wp:docPr id="1731669084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798615698" name="Picture"/>
+                                <pic:cNvPr id="1731669084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882682685" name="Picture">
+                        <wp:docPr id="938687879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882682685" name="Picture"/>
+                                <pic:cNvPr id="938687879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008934495" name="Picture">
+                        <wp:docPr id="1829236880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008934495" name="Picture"/>
+                                <pic:cNvPr id="1829236880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606125910" name="Picture">
+                        <wp:docPr id="520611758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606125910" name="Picture"/>
+                                <pic:cNvPr id="520611758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732693802" name="Picture">
+                        <wp:docPr id="2043315425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732693802" name="Picture"/>
+                                <pic:cNvPr id="2043315425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024445253" name="Picture">
+                        <wp:docPr id="1376772145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024445253" name="Picture"/>
+                                <pic:cNvPr id="1376772145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104605735" name="Picture">
+                        <wp:docPr id="841688678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104605735" name="Picture"/>
+                                <pic:cNvPr id="841688678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21242928" name="Picture">
+                        <wp:docPr id="958443096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21242928" name="Picture"/>
+                                <pic:cNvPr id="958443096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155291010" name="Picture">
+                        <wp:docPr id="1994361648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155291010" name="Picture"/>
+                                <pic:cNvPr id="1994361648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622969214" name="Picture">
+                        <wp:docPr id="637955208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622969214" name="Picture"/>
+                                <pic:cNvPr id="637955208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478129969" name="Picture">
+                        <wp:docPr id="1122805972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478129969" name="Picture"/>
+                                <pic:cNvPr id="1122805972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864842453" name="Picture">
+                  <wp:docPr id="1537763657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864842453" name="Picture"/>
+                          <pic:cNvPr id="1537763657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293468806" name="Picture">
+                  <wp:docPr id="92507904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293468806" name="Picture"/>
+                          <pic:cNvPr id="92507904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004379367" name="Picture">
+                  <wp:docPr id="1408611300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004379367" name="Picture"/>
+                          <pic:cNvPr id="1408611300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520855211" name="Picture">
+                  <wp:docPr id="173882517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520855211" name="Picture"/>
+                          <pic:cNvPr id="173882517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339760286" name="Picture">
+                  <wp:docPr id="209359952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339760286" name="Picture"/>
+                          <pic:cNvPr id="209359952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238492149" name="Picture">
+                  <wp:docPr id="438185969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238492149" name="Picture"/>
+                          <pic:cNvPr id="438185969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662163986" name="Picture">
+                        <wp:docPr id="1519734467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662163986" name="Picture"/>
+                                <pic:cNvPr id="1519734467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635754394" name="Picture">
+                  <wp:docPr id="1739201784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635754394" name="Picture"/>
+                          <pic:cNvPr id="1739201784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866451957" name="Picture">
+                  <wp:docPr id="1191096949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866451957" name="Picture"/>
+                          <pic:cNvPr id="1191096949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983996738" name="Picture">
+                  <wp:docPr id="913116991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983996738" name="Picture"/>
+                          <pic:cNvPr id="913116991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135137906" name="Picture">
+                  <wp:docPr id="1529087741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135137906" name="Picture"/>
+                          <pic:cNvPr id="1529087741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524206114" name="Picture">
+                  <wp:docPr id="2102898467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524206114" name="Picture"/>
+                          <pic:cNvPr id="2102898467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088493851" name="Picture">
+                  <wp:docPr id="1808758488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088493851" name="Picture"/>
+                          <pic:cNvPr id="1808758488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522820667" name="Picture">
+                        <wp:docPr id="455961138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522820667" name="Picture"/>
+                                <pic:cNvPr id="455961138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207265259" name="Picture">
+                  <wp:docPr id="1467707117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207265259" name="Picture"/>
+                          <pic:cNvPr id="1467707117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320064990" name="Picture">
+                  <wp:docPr id="1802182699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320064990" name="Picture"/>
+                          <pic:cNvPr id="1802182699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393275637" name="Picture">
+                  <wp:docPr id="1136548769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393275637" name="Picture"/>
+                          <pic:cNvPr id="1136548769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854673353" name="Picture">
+                  <wp:docPr id="317870159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854673353" name="Picture"/>
+                          <pic:cNvPr id="317870159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638539829" name="Picture">
+                  <wp:docPr id="974720017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638539829" name="Picture"/>
+                          <pic:cNvPr id="974720017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053251944" name="Picture">
+                  <wp:docPr id="1694184527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053251944" name="Picture"/>
+                          <pic:cNvPr id="1694184527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759442494" name="Picture">
+                  <wp:docPr id="1420879167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759442494" name="Picture"/>
+                          <pic:cNvPr id="1420879167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63758638" name="Picture">
+                  <wp:docPr id="1775561386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63758638" name="Picture"/>
+                          <pic:cNvPr id="1775561386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621649068" name="Picture">
+                  <wp:docPr id="2040418344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621649068" name="Picture"/>
+                          <pic:cNvPr id="2040418344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669260189" name="Picture">
+                  <wp:docPr id="2007288424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669260189" name="Picture"/>
+                          <pic:cNvPr id="2007288424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774776918" name="Picture">
+                  <wp:docPr id="592070309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774776918" name="Picture"/>
+                          <pic:cNvPr id="592070309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028423073" name="Picture">
+                  <wp:docPr id="168399080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028423073" name="Picture"/>
+                          <pic:cNvPr id="168399080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933302282" name="Picture">
+                        <wp:docPr id="1493033379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933302282" name="Picture"/>
+                                <pic:cNvPr id="1493033379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759431353" name="Picture">
+                  <wp:docPr id="515224708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759431353" name="Picture"/>
+                          <pic:cNvPr id="515224708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869479033" name="Picture">
+                  <wp:docPr id="1509335984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869479033" name="Picture"/>
+                          <pic:cNvPr id="1509335984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240279681" name="Picture">
+                  <wp:docPr id="1069207328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240279681" name="Picture"/>
+                          <pic:cNvPr id="1069207328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451466563" name="Picture">
+                  <wp:docPr id="1491424132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451466563" name="Picture"/>
+                          <pic:cNvPr id="1491424132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885543316" name="Picture">
+                  <wp:docPr id="544522398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885543316" name="Picture"/>
+                          <pic:cNvPr id="544522398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706892972" name="Picture">
+                  <wp:docPr id="119985199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706892972" name="Picture"/>
+                          <pic:cNvPr id="119985199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792311379" name="Picture">
+                        <wp:docPr id="503596014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792311379" name="Picture"/>
+                                <pic:cNvPr id="503596014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161563520" name="Picture">
+                  <wp:docPr id="190813917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161563520" name="Picture"/>
+                          <pic:cNvPr id="190813917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399105797" name="Picture">
+                  <wp:docPr id="1318483776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399105797" name="Picture"/>
+                          <pic:cNvPr id="1318483776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783339444" name="Picture">
+                  <wp:docPr id="238769948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783339444" name="Picture"/>
+                          <pic:cNvPr id="238769948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072673341" name="Picture">
+                  <wp:docPr id="446774453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072673341" name="Picture"/>
+                          <pic:cNvPr id="446774453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576894398" name="Picture">
+                  <wp:docPr id="1735423190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576894398" name="Picture"/>
+                          <pic:cNvPr id="1735423190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340926079" name="Picture">
+                  <wp:docPr id="858213523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340926079" name="Picture"/>
+                          <pic:cNvPr id="858213523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>