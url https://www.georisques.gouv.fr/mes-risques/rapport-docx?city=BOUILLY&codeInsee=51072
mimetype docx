--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156346124" name="Picture">
+                  <wp:docPr id="996711496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156346124" name="Picture"/>
+                          <pic:cNvPr id="996711496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149200642" name="Picture">
+                  <wp:docPr id="2091838320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149200642" name="Picture"/>
+                          <pic:cNvPr id="2091838320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388654522" name="Picture">
+                        <wp:docPr id="571997619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388654522" name="Picture"/>
+                                <pic:cNvPr id="571997619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700336108" name="Picture">
+                  <wp:docPr id="169393838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700336108" name="Picture"/>
+                          <pic:cNvPr id="169393838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454791536" name="Picture">
+                  <wp:docPr id="1274875665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454791536" name="Picture"/>
+                          <pic:cNvPr id="1274875665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076261266" name="Picture">
+                  <wp:docPr id="1956539457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076261266" name="Picture"/>
+                          <pic:cNvPr id="1956539457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465299330" name="Picture">
+                  <wp:docPr id="1474709916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465299330" name="Picture"/>
+                          <pic:cNvPr id="1474709916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896626204" name="Picture">
+                  <wp:docPr id="1697826962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896626204" name="Picture"/>
+                          <pic:cNvPr id="1697826962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121459664" name="Picture">
+                        <wp:docPr id="970136363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121459664" name="Picture"/>
+                                <pic:cNvPr id="970136363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501375492" name="Picture">
+                        <wp:docPr id="1531923566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501375492" name="Picture"/>
+                                <pic:cNvPr id="1531923566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613907329" name="Picture">
+                        <wp:docPr id="910125088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613907329" name="Picture"/>
+                                <pic:cNvPr id="910125088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344370477" name="Picture">
+                        <wp:docPr id="2041395572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344370477" name="Picture"/>
+                                <pic:cNvPr id="2041395572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286353175" name="Picture">
+                        <wp:docPr id="92142053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286353175" name="Picture"/>
+                                <pic:cNvPr id="92142053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210791892" name="Picture">
+                        <wp:docPr id="225408379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210791892" name="Picture"/>
+                                <pic:cNvPr id="225408379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915623847" name="Picture">
+                        <wp:docPr id="2110789496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915623847" name="Picture"/>
+                                <pic:cNvPr id="2110789496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215304666" name="Picture">
+                        <wp:docPr id="1520635621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215304666" name="Picture"/>
+                                <pic:cNvPr id="1520635621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964621490" name="Picture">
+                        <wp:docPr id="1089560527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964621490" name="Picture"/>
+                                <pic:cNvPr id="1089560527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713248135" name="Picture">
+                        <wp:docPr id="266410184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713248135" name="Picture"/>
+                                <pic:cNvPr id="266410184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792869536" name="Picture">
+                        <wp:docPr id="1983942085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792869536" name="Picture"/>
+                                <pic:cNvPr id="1983942085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790963379" name="Picture">
+                        <wp:docPr id="1228734077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790963379" name="Picture"/>
+                                <pic:cNvPr id="1228734077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499860324" name="Picture">
+                        <wp:docPr id="680814648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499860324" name="Picture"/>
+                                <pic:cNvPr id="680814648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872106974" name="Picture">
+                        <wp:docPr id="1625182620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872106974" name="Picture"/>
+                                <pic:cNvPr id="1625182620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381868497" name="Picture">
+                        <wp:docPr id="514198493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381868497" name="Picture"/>
+                                <pic:cNvPr id="514198493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777980326" name="Picture">
+                  <wp:docPr id="432924993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777980326" name="Picture"/>
+                          <pic:cNvPr id="432924993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906069337" name="Picture">
+                  <wp:docPr id="703084677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906069337" name="Picture"/>
+                          <pic:cNvPr id="703084677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168991256" name="Picture">
+                  <wp:docPr id="1223745593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168991256" name="Picture"/>
+                          <pic:cNvPr id="1223745593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627157636" name="Picture">
+                  <wp:docPr id="1891843493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627157636" name="Picture"/>
+                          <pic:cNvPr id="1891843493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349853508" name="Picture">
+                  <wp:docPr id="2043121020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349853508" name="Picture"/>
+                          <pic:cNvPr id="2043121020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885513512" name="Picture">
+                  <wp:docPr id="1033670100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885513512" name="Picture"/>
+                          <pic:cNvPr id="1033670100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251112225" name="Picture">
+                        <wp:docPr id="1091770527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251112225" name="Picture"/>
+                                <pic:cNvPr id="1091770527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560857713" name="Picture">
+                  <wp:docPr id="1176233621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560857713" name="Picture"/>
+                          <pic:cNvPr id="1176233621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286835530" name="Picture">
+                  <wp:docPr id="1520920026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286835530" name="Picture"/>
+                          <pic:cNvPr id="1520920026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570809579" name="Picture">
+                  <wp:docPr id="61426161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570809579" name="Picture"/>
+                          <pic:cNvPr id="61426161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674101469" name="Picture">
+                  <wp:docPr id="244245559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674101469" name="Picture"/>
+                          <pic:cNvPr id="244245559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483541257" name="Picture">
+                  <wp:docPr id="1760166084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483541257" name="Picture"/>
+                          <pic:cNvPr id="1760166084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850423750" name="Picture">
+                  <wp:docPr id="462041591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850423750" name="Picture"/>
+                          <pic:cNvPr id="462041591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885229263" name="Picture">
+                        <wp:docPr id="1764529213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885229263" name="Picture"/>
+                                <pic:cNvPr id="1764529213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283073417" name="Picture">
+                  <wp:docPr id="1296227598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283073417" name="Picture"/>
+                          <pic:cNvPr id="1296227598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465336643" name="Picture">
+                  <wp:docPr id="653713352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465336643" name="Picture"/>
+                          <pic:cNvPr id="653713352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327501890" name="Picture">
+                  <wp:docPr id="1832937694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327501890" name="Picture"/>
+                          <pic:cNvPr id="1832937694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203701341" name="Picture">
+                  <wp:docPr id="1102367531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203701341" name="Picture"/>
+                          <pic:cNvPr id="1102367531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293921830" name="Picture">
+                  <wp:docPr id="445238053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293921830" name="Picture"/>
+                          <pic:cNvPr id="445238053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133544636" name="Picture">
+                  <wp:docPr id="30997196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133544636" name="Picture"/>
+                          <pic:cNvPr id="30997196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734859039" name="Picture">
+                        <wp:docPr id="16177396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734859039" name="Picture"/>
+                                <pic:cNvPr id="16177396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504470307" name="Picture">
+                  <wp:docPr id="43253329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504470307" name="Picture"/>
+                          <pic:cNvPr id="43253329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872597944" name="Picture">
+                  <wp:docPr id="1705107725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872597944" name="Picture"/>
+                          <pic:cNvPr id="1705107725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921374837" name="Picture">
+                  <wp:docPr id="1395045429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921374837" name="Picture"/>
+                          <pic:cNvPr id="1395045429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549643869" name="Picture">
+                  <wp:docPr id="2096610426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549643869" name="Picture"/>
+                          <pic:cNvPr id="2096610426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591507886" name="Picture">
+                  <wp:docPr id="380932960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591507886" name="Picture"/>
+                          <pic:cNvPr id="380932960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304917259" name="Picture">
+                  <wp:docPr id="1884625567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304917259" name="Picture"/>
+                          <pic:cNvPr id="1884625567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153396467" name="Picture">
+                  <wp:docPr id="1687093418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153396467" name="Picture"/>
+                          <pic:cNvPr id="1687093418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641661695" name="Picture">
+                  <wp:docPr id="513141978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641661695" name="Picture"/>
+                          <pic:cNvPr id="513141978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580430220" name="Picture">
+                  <wp:docPr id="1458340017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580430220" name="Picture"/>
+                          <pic:cNvPr id="1458340017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378156297" name="Picture">
+                        <wp:docPr id="64660033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378156297" name="Picture"/>
+                                <pic:cNvPr id="64660033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899151880" name="Picture">
+                  <wp:docPr id="830559107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899151880" name="Picture"/>
+                          <pic:cNvPr id="830559107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944109113" name="Picture">
+                  <wp:docPr id="613831228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944109113" name="Picture"/>
+                          <pic:cNvPr id="613831228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397949463" name="Picture">
+                  <wp:docPr id="314105494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397949463" name="Picture"/>
+                          <pic:cNvPr id="314105494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595921963" name="Picture">
+                  <wp:docPr id="1278200743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595921963" name="Picture"/>
+                          <pic:cNvPr id="1278200743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261616740" name="Picture">
+                  <wp:docPr id="556205125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261616740" name="Picture"/>
+                          <pic:cNvPr id="556205125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131532993" name="Picture">
+                  <wp:docPr id="1717354537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131532993" name="Picture"/>
+                          <pic:cNvPr id="1717354537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585534897" name="Picture">
+                        <wp:docPr id="144790809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585534897" name="Picture"/>
+                                <pic:cNvPr id="144790809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867298038" name="Picture">
+                  <wp:docPr id="150770092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867298038" name="Picture"/>
+                          <pic:cNvPr id="150770092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892554962" name="Picture">
+                  <wp:docPr id="1894269333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892554962" name="Picture"/>
+                          <pic:cNvPr id="1894269333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665947687" name="Picture">
+                  <wp:docPr id="761258146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665947687" name="Picture"/>
+                          <pic:cNvPr id="761258146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>