--- v1 (2026-10-12)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996711496" name="Picture">
+                  <wp:docPr id="1924866507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996711496" name="Picture"/>
+                          <pic:cNvPr id="1924866507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091838320" name="Picture">
+                  <wp:docPr id="1041445763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091838320" name="Picture"/>
+                          <pic:cNvPr id="1041445763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571997619" name="Picture">
+                        <wp:docPr id="2037420521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571997619" name="Picture"/>
+                                <pic:cNvPr id="2037420521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169393838" name="Picture">
+                  <wp:docPr id="112151909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169393838" name="Picture"/>
+                          <pic:cNvPr id="112151909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274875665" name="Picture">
+                  <wp:docPr id="1579360383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274875665" name="Picture"/>
+                          <pic:cNvPr id="1579360383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956539457" name="Picture">
+                  <wp:docPr id="136146934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956539457" name="Picture"/>
+                          <pic:cNvPr id="136146934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474709916" name="Picture">
+                  <wp:docPr id="1112320202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474709916" name="Picture"/>
+                          <pic:cNvPr id="1112320202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697826962" name="Picture">
+                  <wp:docPr id="599729787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697826962" name="Picture"/>
+                          <pic:cNvPr id="599729787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970136363" name="Picture">
+                        <wp:docPr id="1586132970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970136363" name="Picture"/>
+                                <pic:cNvPr id="1586132970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531923566" name="Picture">
+                        <wp:docPr id="528267360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531923566" name="Picture"/>
+                                <pic:cNvPr id="528267360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="910125088" name="Picture">
+                        <wp:docPr id="1990221706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="910125088" name="Picture"/>
+                                <pic:cNvPr id="1990221706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041395572" name="Picture">
+                        <wp:docPr id="1299557271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041395572" name="Picture"/>
+                                <pic:cNvPr id="1299557271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92142053" name="Picture">
+                        <wp:docPr id="1135468939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92142053" name="Picture"/>
+                                <pic:cNvPr id="1135468939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225408379" name="Picture">
+                        <wp:docPr id="1007337497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225408379" name="Picture"/>
+                                <pic:cNvPr id="1007337497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110789496" name="Picture">
+                        <wp:docPr id="1951083161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110789496" name="Picture"/>
+                                <pic:cNvPr id="1951083161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520635621" name="Picture">
+                        <wp:docPr id="1290832900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520635621" name="Picture"/>
+                                <pic:cNvPr id="1290832900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089560527" name="Picture">
+                        <wp:docPr id="1814853004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089560527" name="Picture"/>
+                                <pic:cNvPr id="1814853004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266410184" name="Picture">
+                        <wp:docPr id="38166393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266410184" name="Picture"/>
+                                <pic:cNvPr id="38166393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983942085" name="Picture">
+                        <wp:docPr id="1090206836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983942085" name="Picture"/>
+                                <pic:cNvPr id="1090206836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228734077" name="Picture">
+                        <wp:docPr id="1257836422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228734077" name="Picture"/>
+                                <pic:cNvPr id="1257836422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680814648" name="Picture">
+                        <wp:docPr id="1759378541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680814648" name="Picture"/>
+                                <pic:cNvPr id="1759378541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625182620" name="Picture">
+                        <wp:docPr id="1002382114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625182620" name="Picture"/>
+                                <pic:cNvPr id="1002382114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514198493" name="Picture">
+                        <wp:docPr id="1558936117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514198493" name="Picture"/>
+                                <pic:cNvPr id="1558936117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432924993" name="Picture">
+                  <wp:docPr id="35376108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432924993" name="Picture"/>
+                          <pic:cNvPr id="35376108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703084677" name="Picture">
+                  <wp:docPr id="1227235868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703084677" name="Picture"/>
+                          <pic:cNvPr id="1227235868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223745593" name="Picture">
+                  <wp:docPr id="513488675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223745593" name="Picture"/>
+                          <pic:cNvPr id="513488675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891843493" name="Picture">
+                  <wp:docPr id="1788468832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891843493" name="Picture"/>
+                          <pic:cNvPr id="1788468832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043121020" name="Picture">
+                  <wp:docPr id="645732946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043121020" name="Picture"/>
+                          <pic:cNvPr id="645732946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033670100" name="Picture">
+                  <wp:docPr id="1635566521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033670100" name="Picture"/>
+                          <pic:cNvPr id="1635566521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091770527" name="Picture">
+                        <wp:docPr id="1661867379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091770527" name="Picture"/>
+                                <pic:cNvPr id="1661867379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176233621" name="Picture">
+                  <wp:docPr id="1469615630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176233621" name="Picture"/>
+                          <pic:cNvPr id="1469615630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520920026" name="Picture">
+                  <wp:docPr id="321917392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520920026" name="Picture"/>
+                          <pic:cNvPr id="321917392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61426161" name="Picture">
+                  <wp:docPr id="8792904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61426161" name="Picture"/>
+                          <pic:cNvPr id="8792904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244245559" name="Picture">
+                  <wp:docPr id="1829786866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244245559" name="Picture"/>
+                          <pic:cNvPr id="1829786866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760166084" name="Picture">
+                  <wp:docPr id="1155495193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760166084" name="Picture"/>
+                          <pic:cNvPr id="1155495193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462041591" name="Picture">
+                  <wp:docPr id="1402304243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462041591" name="Picture"/>
+                          <pic:cNvPr id="1402304243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764529213" name="Picture">
+                        <wp:docPr id="456030216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764529213" name="Picture"/>
+                                <pic:cNvPr id="456030216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296227598" name="Picture">
+                  <wp:docPr id="1888911123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296227598" name="Picture"/>
+                          <pic:cNvPr id="1888911123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653713352" name="Picture">
+                  <wp:docPr id="618830047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653713352" name="Picture"/>
+                          <pic:cNvPr id="618830047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832937694" name="Picture">
+                  <wp:docPr id="2101594069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832937694" name="Picture"/>
+                          <pic:cNvPr id="2101594069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102367531" name="Picture">
+                  <wp:docPr id="1480833218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102367531" name="Picture"/>
+                          <pic:cNvPr id="1480833218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445238053" name="Picture">
+                  <wp:docPr id="711466169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445238053" name="Picture"/>
+                          <pic:cNvPr id="711466169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30997196" name="Picture">
+                  <wp:docPr id="517940224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30997196" name="Picture"/>
+                          <pic:cNvPr id="517940224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16177396" name="Picture">
+                        <wp:docPr id="840041504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16177396" name="Picture"/>
+                                <pic:cNvPr id="840041504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43253329" name="Picture">
+                  <wp:docPr id="320566563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43253329" name="Picture"/>
+                          <pic:cNvPr id="320566563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705107725" name="Picture">
+                  <wp:docPr id="724817393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705107725" name="Picture"/>
+                          <pic:cNvPr id="724817393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395045429" name="Picture">
+                  <wp:docPr id="153286579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395045429" name="Picture"/>
+                          <pic:cNvPr id="153286579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096610426" name="Picture">
+                  <wp:docPr id="1930134700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096610426" name="Picture"/>
+                          <pic:cNvPr id="1930134700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380932960" name="Picture">
+                  <wp:docPr id="1185041249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380932960" name="Picture"/>
+                          <pic:cNvPr id="1185041249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884625567" name="Picture">
+                  <wp:docPr id="1487123305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884625567" name="Picture"/>
+                          <pic:cNvPr id="1487123305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687093418" name="Picture">
+                  <wp:docPr id="101337934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687093418" name="Picture"/>
+                          <pic:cNvPr id="101337934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513141978" name="Picture">
+                  <wp:docPr id="1570046402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513141978" name="Picture"/>
+                          <pic:cNvPr id="1570046402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458340017" name="Picture">
+                  <wp:docPr id="1724159808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458340017" name="Picture"/>
+                          <pic:cNvPr id="1724159808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64660033" name="Picture">
+                        <wp:docPr id="580673028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64660033" name="Picture"/>
+                                <pic:cNvPr id="580673028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830559107" name="Picture">
+                  <wp:docPr id="1621140352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830559107" name="Picture"/>
+                          <pic:cNvPr id="1621140352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613831228" name="Picture">
+                  <wp:docPr id="591615638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613831228" name="Picture"/>
+                          <pic:cNvPr id="591615638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314105494" name="Picture">
+                  <wp:docPr id="1022798799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314105494" name="Picture"/>
+                          <pic:cNvPr id="1022798799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278200743" name="Picture">
+                  <wp:docPr id="15637286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278200743" name="Picture"/>
+                          <pic:cNvPr id="15637286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556205125" name="Picture">
+                  <wp:docPr id="113692000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556205125" name="Picture"/>
+                          <pic:cNvPr id="113692000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717354537" name="Picture">
+                  <wp:docPr id="266726970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717354537" name="Picture"/>
+                          <pic:cNvPr id="266726970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144790809" name="Picture">
+                        <wp:docPr id="1852147160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144790809" name="Picture"/>
+                                <pic:cNvPr id="1852147160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150770092" name="Picture">
+                  <wp:docPr id="1313939984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150770092" name="Picture"/>
+                          <pic:cNvPr id="1313939984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894269333" name="Picture">
+                  <wp:docPr id="900333430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894269333" name="Picture"/>
+                          <pic:cNvPr id="900333430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761258146" name="Picture">
+                  <wp:docPr id="837518006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761258146" name="Picture"/>
+                          <pic:cNvPr id="837518006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>