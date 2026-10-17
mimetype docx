--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386103944" name="Picture">
+                  <wp:docPr id="330202646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386103944" name="Picture"/>
+                          <pic:cNvPr id="330202646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716371107" name="Picture">
+                  <wp:docPr id="1167058553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716371107" name="Picture"/>
+                          <pic:cNvPr id="1167058553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985197309" name="Picture">
+                        <wp:docPr id="1924124996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985197309" name="Picture"/>
+                                <pic:cNvPr id="1924124996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955698181" name="Picture">
+                  <wp:docPr id="96802258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955698181" name="Picture"/>
+                          <pic:cNvPr id="96802258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527755581" name="Picture">
+                  <wp:docPr id="1875709705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527755581" name="Picture"/>
+                          <pic:cNvPr id="1875709705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731973352" name="Picture">
+                  <wp:docPr id="29657410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731973352" name="Picture"/>
+                          <pic:cNvPr id="29657410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018955352" name="Picture">
+                  <wp:docPr id="1342484510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018955352" name="Picture"/>
+                          <pic:cNvPr id="1342484510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129517135" name="Picture">
+                  <wp:docPr id="2121193421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129517135" name="Picture"/>
+                          <pic:cNvPr id="2121193421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184288156" name="Picture">
+                        <wp:docPr id="1760323761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184288156" name="Picture"/>
+                                <pic:cNvPr id="1760323761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465094498" name="Picture">
+                        <wp:docPr id="192331709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465094498" name="Picture"/>
+                                <pic:cNvPr id="192331709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965891490" name="Picture">
+                        <wp:docPr id="216213815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965891490" name="Picture"/>
+                                <pic:cNvPr id="216213815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714829268" name="Picture">
+                        <wp:docPr id="1524528565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714829268" name="Picture"/>
+                                <pic:cNvPr id="1524528565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233340475" name="Picture">
+                        <wp:docPr id="347873976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233340475" name="Picture"/>
+                                <pic:cNvPr id="347873976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8316851" name="Picture">
+                        <wp:docPr id="882173118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8316851" name="Picture"/>
+                                <pic:cNvPr id="882173118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529717358" name="Picture">
+                        <wp:docPr id="1983822053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529717358" name="Picture"/>
+                                <pic:cNvPr id="1983822053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20336870" name="Picture">
+                        <wp:docPr id="95924906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20336870" name="Picture"/>
+                                <pic:cNvPr id="95924906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766353030" name="Picture">
+                        <wp:docPr id="1044684003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766353030" name="Picture"/>
+                                <pic:cNvPr id="1044684003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505185154" name="Picture">
+                        <wp:docPr id="761792685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505185154" name="Picture"/>
+                                <pic:cNvPr id="761792685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350727345" name="Picture">
+                        <wp:docPr id="790556357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350727345" name="Picture"/>
+                                <pic:cNvPr id="790556357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171803696" name="Picture">
+                        <wp:docPr id="945014502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171803696" name="Picture"/>
+                                <pic:cNvPr id="945014502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878480959" name="Picture">
+                        <wp:docPr id="1052798146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878480959" name="Picture"/>
+                                <pic:cNvPr id="1052798146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913860348" name="Picture">
+                        <wp:docPr id="1539810220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913860348" name="Picture"/>
+                                <pic:cNvPr id="1539810220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466993375" name="Picture">
+                        <wp:docPr id="557550370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466993375" name="Picture"/>
+                                <pic:cNvPr id="557550370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958601261" name="Picture">
+                  <wp:docPr id="1130226897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958601261" name="Picture"/>
+                          <pic:cNvPr id="1130226897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012367934" name="Picture">
+                  <wp:docPr id="306600303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012367934" name="Picture"/>
+                          <pic:cNvPr id="306600303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381541675" name="Picture">
+                  <wp:docPr id="416619104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381541675" name="Picture"/>
+                          <pic:cNvPr id="416619104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193377070" name="Picture">
+                  <wp:docPr id="1743997027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193377070" name="Picture"/>
+                          <pic:cNvPr id="1743997027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722006992" name="Picture">
+                  <wp:docPr id="2065743149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722006992" name="Picture"/>
+                          <pic:cNvPr id="2065743149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023886497" name="Picture">
+                  <wp:docPr id="1961672230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023886497" name="Picture"/>
+                          <pic:cNvPr id="1961672230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914365877" name="Picture">
+                        <wp:docPr id="1286895227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914365877" name="Picture"/>
+                                <pic:cNvPr id="1286895227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206884497" name="Picture">
+                        <wp:docPr id="1256751527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206884497" name="Picture"/>
+                                <pic:cNvPr id="1256751527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761907480" name="Picture">
+                  <wp:docPr id="1666580770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761907480" name="Picture"/>
+                          <pic:cNvPr id="1666580770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093602573" name="Picture">
+                  <wp:docPr id="1283862228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093602573" name="Picture"/>
+                          <pic:cNvPr id="1283862228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447276099" name="Picture">
+                  <wp:docPr id="1122855770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447276099" name="Picture"/>
+                          <pic:cNvPr id="1122855770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756820812" name="Picture">
+                  <wp:docPr id="1653847475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756820812" name="Picture"/>
+                          <pic:cNvPr id="1653847475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730207992" name="Picture">
+                  <wp:docPr id="1287780265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730207992" name="Picture"/>
+                          <pic:cNvPr id="1287780265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264855526" name="Picture">
+                  <wp:docPr id="557555536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264855526" name="Picture"/>
+                          <pic:cNvPr id="557555536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189945715" name="Picture">
+                        <wp:docPr id="1236008470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189945715" name="Picture"/>
+                                <pic:cNvPr id="1236008470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286291200" name="Picture">
+                  <wp:docPr id="549786973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286291200" name="Picture"/>
+                          <pic:cNvPr id="549786973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556390408" name="Picture">
+                  <wp:docPr id="184630878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556390408" name="Picture"/>
+                          <pic:cNvPr id="184630878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956131382" name="Picture">
+                  <wp:docPr id="1587267053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956131382" name="Picture"/>
+                          <pic:cNvPr id="1587267053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107625697" name="Picture">
+                  <wp:docPr id="1620530088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107625697" name="Picture"/>
+                          <pic:cNvPr id="1620530088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927166570" name="Picture">
+                  <wp:docPr id="278750747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927166570" name="Picture"/>
+                          <pic:cNvPr id="278750747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845070072" name="Picture">
+                  <wp:docPr id="358541662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845070072" name="Picture"/>
+                          <pic:cNvPr id="358541662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027926123" name="Picture">
+                  <wp:docPr id="808379458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027926123" name="Picture"/>
+                          <pic:cNvPr id="808379458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057971781" name="Picture">
+                  <wp:docPr id="1389952768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057971781" name="Picture"/>
+                          <pic:cNvPr id="1389952768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303399924" name="Picture">
+                  <wp:docPr id="2075903859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303399924" name="Picture"/>
+                          <pic:cNvPr id="2075903859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814486736" name="Picture">
+                  <wp:docPr id="1106141247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814486736" name="Picture"/>
+                          <pic:cNvPr id="1106141247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969730224" name="Picture">
+                  <wp:docPr id="494812042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969730224" name="Picture"/>
+                          <pic:cNvPr id="494812042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464095387" name="Picture">
+                  <wp:docPr id="1482370447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464095387" name="Picture"/>
+                          <pic:cNvPr id="1482370447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336603659" name="Picture">
+                        <wp:docPr id="1421875643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336603659" name="Picture"/>
+                                <pic:cNvPr id="1421875643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412106805" name="Picture">
+                  <wp:docPr id="1442214393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412106805" name="Picture"/>
+                          <pic:cNvPr id="1442214393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772355803" name="Picture">
+                  <wp:docPr id="1317225205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772355803" name="Picture"/>
+                          <pic:cNvPr id="1317225205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534766716" name="Picture">
+                  <wp:docPr id="877642934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534766716" name="Picture"/>
+                          <pic:cNvPr id="877642934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860530936" name="Picture">
+                  <wp:docPr id="1214118188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860530936" name="Picture"/>
+                          <pic:cNvPr id="1214118188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171258281" name="Picture">
+                  <wp:docPr id="1254279291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171258281" name="Picture"/>
+                          <pic:cNvPr id="1254279291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554762738" name="Picture">
+                  <wp:docPr id="1879376415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554762738" name="Picture"/>
+                          <pic:cNvPr id="1879376415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942596266" name="Picture">
+                        <wp:docPr id="2048520793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942596266" name="Picture"/>
+                                <pic:cNvPr id="2048520793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183341954" name="Picture">
+                  <wp:docPr id="1938835593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183341954" name="Picture"/>
+                          <pic:cNvPr id="1938835593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333298430" name="Picture">
+                  <wp:docPr id="244302444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333298430" name="Picture"/>
+                          <pic:cNvPr id="244302444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808837569" name="Picture">
+                  <wp:docPr id="865543996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808837569" name="Picture"/>
+                          <pic:cNvPr id="865543996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610581831" name="Picture">
+                  <wp:docPr id="1886121534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610581831" name="Picture"/>
+                          <pic:cNvPr id="1886121534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791712321" name="Picture">
+                  <wp:docPr id="511741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791712321" name="Picture"/>
+                          <pic:cNvPr id="511741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104198341" name="Picture">
+                  <wp:docPr id="178497286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104198341" name="Picture"/>
+                          <pic:cNvPr id="178497286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>