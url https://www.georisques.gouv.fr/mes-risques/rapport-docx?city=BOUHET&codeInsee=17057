--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321998129" name="Picture">
+                  <wp:docPr id="1517836032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321998129" name="Picture"/>
+                          <pic:cNvPr id="1517836032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334848115" name="Picture">
+                  <wp:docPr id="404095611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334848115" name="Picture"/>
+                          <pic:cNvPr id="404095611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178740181" name="Picture">
+                        <wp:docPr id="682169662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178740181" name="Picture"/>
+                                <pic:cNvPr id="682169662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127218290" name="Picture">
+                  <wp:docPr id="1046956079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127218290" name="Picture"/>
+                          <pic:cNvPr id="1046956079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139703194" name="Picture">
+                  <wp:docPr id="1760867329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139703194" name="Picture"/>
+                          <pic:cNvPr id="1760867329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931463023" name="Picture">
+                  <wp:docPr id="768433458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931463023" name="Picture"/>
+                          <pic:cNvPr id="768433458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624157207" name="Picture">
+                  <wp:docPr id="838898543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624157207" name="Picture"/>
+                          <pic:cNvPr id="838898543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691229195" name="Picture">
+                  <wp:docPr id="1280613331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691229195" name="Picture"/>
+                          <pic:cNvPr id="1280613331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832354029" name="Picture">
+                        <wp:docPr id="401781333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832354029" name="Picture"/>
+                                <pic:cNvPr id="401781333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131106424" name="Picture">
+                        <wp:docPr id="2078664125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131106424" name="Picture"/>
+                                <pic:cNvPr id="2078664125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642000623" name="Picture">
+                        <wp:docPr id="872595805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642000623" name="Picture"/>
+                                <pic:cNvPr id="872595805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110790712" name="Picture">
+                        <wp:docPr id="1413403510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110790712" name="Picture"/>
+                                <pic:cNvPr id="1413403510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788695584" name="Picture">
+                        <wp:docPr id="73089260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788695584" name="Picture"/>
+                                <pic:cNvPr id="73089260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658364684" name="Picture">
+                        <wp:docPr id="1500515926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658364684" name="Picture"/>
+                                <pic:cNvPr id="1500515926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71084012" name="Picture">
+                        <wp:docPr id="1510617115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71084012" name="Picture"/>
+                                <pic:cNvPr id="1510617115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125906741" name="Picture">
+                        <wp:docPr id="773705108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125906741" name="Picture"/>
+                                <pic:cNvPr id="773705108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933203383" name="Picture">
+                        <wp:docPr id="1791557249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933203383" name="Picture"/>
+                                <pic:cNvPr id="1791557249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368637010" name="Picture">
+                        <wp:docPr id="980595577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368637010" name="Picture"/>
+                                <pic:cNvPr id="980595577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619609149" name="Picture">
+                        <wp:docPr id="491984579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619609149" name="Picture"/>
+                                <pic:cNvPr id="491984579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807323263" name="Picture">
+                        <wp:docPr id="2090332135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807323263" name="Picture"/>
+                                <pic:cNvPr id="2090332135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103147404" name="Picture">
+                        <wp:docPr id="516343707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103147404" name="Picture"/>
+                                <pic:cNvPr id="516343707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025260176" name="Picture">
+                        <wp:docPr id="1144002938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025260176" name="Picture"/>
+                                <pic:cNvPr id="1144002938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355109718" name="Picture">
+                        <wp:docPr id="1992639996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355109718" name="Picture"/>
+                                <pic:cNvPr id="1992639996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416028842" name="Picture">
+                  <wp:docPr id="1582382182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416028842" name="Picture"/>
+                          <pic:cNvPr id="1582382182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749433956" name="Picture">
+                  <wp:docPr id="402747766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749433956" name="Picture"/>
+                          <pic:cNvPr id="402747766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273724633" name="Picture">
+                  <wp:docPr id="2141185960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273724633" name="Picture"/>
+                          <pic:cNvPr id="2141185960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430632664" name="Picture">
+                  <wp:docPr id="79631056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430632664" name="Picture"/>
+                          <pic:cNvPr id="79631056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155345383" name="Picture">
+                  <wp:docPr id="1597294955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155345383" name="Picture"/>
+                          <pic:cNvPr id="1597294955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423990393" name="Picture">
+                  <wp:docPr id="1230678995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423990393" name="Picture"/>
+                          <pic:cNvPr id="1230678995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694110368" name="Picture">
+                        <wp:docPr id="387699001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694110368" name="Picture"/>
+                                <pic:cNvPr id="387699001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18726,57 +18726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187373482" name="Picture">
+                        <wp:docPr id="877476278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187373482" name="Picture"/>
+                                <pic:cNvPr id="877476278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20332,57 +20332,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507531077" name="Picture">
+                  <wp:docPr id="853350123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507531077" name="Picture"/>
+                          <pic:cNvPr id="853350123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20421,57 +20421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943666642" name="Picture">
+                  <wp:docPr id="390229192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943666642" name="Picture"/>
+                          <pic:cNvPr id="390229192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21065,57 +21065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547106884" name="Picture">
+                  <wp:docPr id="1243571999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547106884" name="Picture"/>
+                          <pic:cNvPr id="1243571999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22063,57 +22063,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058021911" name="Picture">
+                  <wp:docPr id="754549979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058021911" name="Picture"/>
+                          <pic:cNvPr id="754549979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22166,57 +22166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977592976" name="Picture">
+                  <wp:docPr id="2042121964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977592976" name="Picture"/>
+                          <pic:cNvPr id="2042121964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23547,57 +23547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662550374" name="Picture">
+                  <wp:docPr id="1905234113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662550374" name="Picture"/>
+                          <pic:cNvPr id="1905234113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24709,57 +24709,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849483628" name="Picture">
+                        <wp:docPr id="1570525433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849483628" name="Picture"/>
+                                <pic:cNvPr id="1570525433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25684,57 +25684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18120754" name="Picture">
+                        <wp:docPr id="80224422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18120754" name="Picture"/>
+                                <pic:cNvPr id="80224422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27073,57 +27073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145368829" name="Picture">
+                  <wp:docPr id="1005364062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145368829" name="Picture"/>
+                          <pic:cNvPr id="1005364062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27162,57 +27162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64647738" name="Picture">
+                  <wp:docPr id="766652018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64647738" name="Picture"/>
+                          <pic:cNvPr id="766652018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27806,57 +27806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132587468" name="Picture">
+                  <wp:docPr id="1432285139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132587468" name="Picture"/>
+                          <pic:cNvPr id="1432285139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28804,57 +28804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238278478" name="Picture">
+                  <wp:docPr id="1907421864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238278478" name="Picture"/>
+                          <pic:cNvPr id="1907421864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28907,57 +28907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671363984" name="Picture">
+                  <wp:docPr id="2071433897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671363984" name="Picture"/>
+                          <pic:cNvPr id="2071433897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30286,57 +30286,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322677974" name="Picture">
+                  <wp:docPr id="1728227451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322677974" name="Picture"/>
+                          <pic:cNvPr id="1728227451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31439,57 +31439,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463342166" name="Picture">
+                        <wp:docPr id="2046198108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463342166" name="Picture"/>
+                                <pic:cNvPr id="2046198108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32911,57 +32911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711517493" name="Picture">
+                  <wp:docPr id="189116265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711517493" name="Picture"/>
+                          <pic:cNvPr id="189116265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33000,57 +33000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072561260" name="Picture">
+                  <wp:docPr id="387523109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072561260" name="Picture"/>
+                          <pic:cNvPr id="387523109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33644,57 +33644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942746552" name="Picture">
+                  <wp:docPr id="1592696341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942746552" name="Picture"/>
+                          <pic:cNvPr id="1592696341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34642,57 +34642,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682702096" name="Picture">
+                  <wp:docPr id="710296231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682702096" name="Picture"/>
+                          <pic:cNvPr id="710296231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34745,57 +34745,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688023822" name="Picture">
+                  <wp:docPr id="714597611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688023822" name="Picture"/>
+                          <pic:cNvPr id="714597611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36122,57 +36122,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704217123" name="Picture">
+                  <wp:docPr id="353744471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704217123" name="Picture"/>
+                          <pic:cNvPr id="353744471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37265,57 +37265,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20833048" name="Picture">
+                        <wp:docPr id="1950272247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20833048" name="Picture"/>
+                                <pic:cNvPr id="1950272247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38633,57 +38633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644374394" name="Picture">
+                  <wp:docPr id="1204628794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644374394" name="Picture"/>
+                          <pic:cNvPr id="1204628794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38722,57 +38722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218665868" name="Picture">
+                  <wp:docPr id="1160134214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218665868" name="Picture"/>
+                          <pic:cNvPr id="1160134214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39354,57 +39354,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679467967" name="Picture">
+                  <wp:docPr id="44649454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679467967" name="Picture"/>
+                          <pic:cNvPr id="44649454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40298,57 +40298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234875016" name="Picture">
+                  <wp:docPr id="409792434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234875016" name="Picture"/>
+                          <pic:cNvPr id="409792434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40410,57 +40410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625715606" name="Picture">
+                  <wp:docPr id="376039103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625715606" name="Picture"/>
+                          <pic:cNvPr id="376039103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42069,57 +42069,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348905279" name="Picture">
+                  <wp:docPr id="1596241450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348905279" name="Picture"/>
+                          <pic:cNvPr id="1596241450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43248,57 +43248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788900387" name="Picture">
+                  <wp:docPr id="170057628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788900387" name="Picture"/>
+                          <pic:cNvPr id="170057628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43328,57 +43328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099923471" name="Picture">
+                  <wp:docPr id="1975359982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099923471" name="Picture"/>
+                          <pic:cNvPr id="1975359982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43816,57 +43816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434655782" name="Picture">
+                  <wp:docPr id="1669287219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434655782" name="Picture"/>
+                          <pic:cNvPr id="1669287219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>