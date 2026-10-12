--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169253162" name="Picture">
+                  <wp:docPr id="879043270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169253162" name="Picture"/>
+                          <pic:cNvPr id="879043270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534486378" name="Picture">
+                  <wp:docPr id="452225996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534486378" name="Picture"/>
+                          <pic:cNvPr id="452225996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148604425" name="Picture">
+                        <wp:docPr id="1795319674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148604425" name="Picture"/>
+                                <pic:cNvPr id="1795319674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30936895" name="Picture">
+                  <wp:docPr id="12077699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30936895" name="Picture"/>
+                          <pic:cNvPr id="12077699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134493057" name="Picture">
+                  <wp:docPr id="157623943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134493057" name="Picture"/>
+                          <pic:cNvPr id="157623943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376067400" name="Picture">
+                  <wp:docPr id="1978048899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376067400" name="Picture"/>
+                          <pic:cNvPr id="1978048899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828056536" name="Picture">
+                  <wp:docPr id="1289911362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828056536" name="Picture"/>
+                          <pic:cNvPr id="1289911362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006377861" name="Picture">
+                  <wp:docPr id="282825956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006377861" name="Picture"/>
+                          <pic:cNvPr id="282825956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218275763" name="Picture">
+                        <wp:docPr id="312891254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218275763" name="Picture"/>
+                                <pic:cNvPr id="312891254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652824488" name="Picture">
+                        <wp:docPr id="2007217834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652824488" name="Picture"/>
+                                <pic:cNvPr id="2007217834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587981304" name="Picture">
+                        <wp:docPr id="1504272126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587981304" name="Picture"/>
+                                <pic:cNvPr id="1504272126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539749626" name="Picture">
+                        <wp:docPr id="1444565394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539749626" name="Picture"/>
+                                <pic:cNvPr id="1444565394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496617362" name="Picture">
+                        <wp:docPr id="160595214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496617362" name="Picture"/>
+                                <pic:cNvPr id="160595214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402025919" name="Picture">
+                        <wp:docPr id="748931773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402025919" name="Picture"/>
+                                <pic:cNvPr id="748931773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846989614" name="Picture">
+                        <wp:docPr id="2006817551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846989614" name="Picture"/>
+                                <pic:cNvPr id="2006817551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114145885" name="Picture">
+                        <wp:docPr id="1976130268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114145885" name="Picture"/>
+                                <pic:cNvPr id="1976130268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77179473" name="Picture">
+                        <wp:docPr id="248378161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77179473" name="Picture"/>
+                                <pic:cNvPr id="248378161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051107913" name="Picture">
+                        <wp:docPr id="1382347018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051107913" name="Picture"/>
+                                <pic:cNvPr id="1382347018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943568723" name="Picture">
+                        <wp:docPr id="2000665276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943568723" name="Picture"/>
+                                <pic:cNvPr id="2000665276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111308595" name="Picture">
+                        <wp:docPr id="170040034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111308595" name="Picture"/>
+                                <pic:cNvPr id="170040034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902656458" name="Picture">
+                        <wp:docPr id="1610509090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902656458" name="Picture"/>
+                                <pic:cNvPr id="1610509090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221323018" name="Picture">
+                        <wp:docPr id="270290333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221323018" name="Picture"/>
+                                <pic:cNvPr id="270290333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276557816" name="Picture">
+                        <wp:docPr id="1612234317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276557816" name="Picture"/>
+                                <pic:cNvPr id="1612234317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515489270" name="Picture">
+                  <wp:docPr id="1225684023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515489270" name="Picture"/>
+                          <pic:cNvPr id="1225684023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870854306" name="Picture">
+                  <wp:docPr id="1611864462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870854306" name="Picture"/>
+                          <pic:cNvPr id="1611864462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117948797" name="Picture">
+                  <wp:docPr id="75263679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117948797" name="Picture"/>
+                          <pic:cNvPr id="75263679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768068241" name="Picture">
+                  <wp:docPr id="1933029261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768068241" name="Picture"/>
+                          <pic:cNvPr id="1933029261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737689352" name="Picture">
+                  <wp:docPr id="1725633503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737689352" name="Picture"/>
+                          <pic:cNvPr id="1725633503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844474565" name="Picture">
+                  <wp:docPr id="1109085177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844474565" name="Picture"/>
+                          <pic:cNvPr id="1109085177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805272607" name="Picture">
+                        <wp:docPr id="495908286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805272607" name="Picture"/>
+                                <pic:cNvPr id="495908286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271348089" name="Picture">
+                  <wp:docPr id="1661967234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271348089" name="Picture"/>
+                          <pic:cNvPr id="1661967234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537737295" name="Picture">
+                  <wp:docPr id="1958212194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537737295" name="Picture"/>
+                          <pic:cNvPr id="1958212194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429795567" name="Picture">
+                  <wp:docPr id="520018511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429795567" name="Picture"/>
+                          <pic:cNvPr id="520018511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341121954" name="Picture">
+                  <wp:docPr id="1461121620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341121954" name="Picture"/>
+                          <pic:cNvPr id="1461121620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097034276" name="Picture">
+                  <wp:docPr id="1580254435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097034276" name="Picture"/>
+                          <pic:cNvPr id="1580254435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315412234" name="Picture">
+                  <wp:docPr id="1952703978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315412234" name="Picture"/>
+                          <pic:cNvPr id="1952703978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933245549" name="Picture">
+                        <wp:docPr id="1891049239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933245549" name="Picture"/>
+                                <pic:cNvPr id="1891049239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184721818" name="Picture">
+                        <wp:docPr id="177286269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184721818" name="Picture"/>
+                                <pic:cNvPr id="177286269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791832608" name="Picture">
+                  <wp:docPr id="1023763307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791832608" name="Picture"/>
+                          <pic:cNvPr id="1023763307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765802481" name="Picture">
+                  <wp:docPr id="429141050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765802481" name="Picture"/>
+                          <pic:cNvPr id="429141050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009531803" name="Picture">
+                  <wp:docPr id="922998004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009531803" name="Picture"/>
+                          <pic:cNvPr id="922998004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578333266" name="Picture">
+                  <wp:docPr id="1185719049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578333266" name="Picture"/>
+                          <pic:cNvPr id="1185719049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182927296" name="Picture">
+                  <wp:docPr id="183859837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182927296" name="Picture"/>
+                          <pic:cNvPr id="183859837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377509725" name="Picture">
+                  <wp:docPr id="345969253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377509725" name="Picture"/>
+                          <pic:cNvPr id="345969253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248446500" name="Picture">
+                        <wp:docPr id="1571561800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248446500" name="Picture"/>
+                                <pic:cNvPr id="1571561800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33125,57 +33125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818487847" name="Picture">
+                  <wp:docPr id="1090838270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818487847" name="Picture"/>
+                          <pic:cNvPr id="1090838270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33214,57 +33214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570689725" name="Picture">
+                  <wp:docPr id="1780060907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570689725" name="Picture"/>
+                          <pic:cNvPr id="1780060907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33858,57 +33858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531112711" name="Picture">
+                  <wp:docPr id="1443055745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531112711" name="Picture"/>
+                          <pic:cNvPr id="1443055745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34856,57 +34856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993604528" name="Picture">
+                  <wp:docPr id="1456781276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993604528" name="Picture"/>
+                          <pic:cNvPr id="1456781276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34959,57 +34959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156898279" name="Picture">
+                  <wp:docPr id="1603736983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156898279" name="Picture"/>
+                          <pic:cNvPr id="1603736983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36336,57 +36336,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144425517" name="Picture">
+                  <wp:docPr id="466096364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144425517" name="Picture"/>
+                          <pic:cNvPr id="466096364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37479,57 +37479,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711360812" name="Picture">
+                        <wp:docPr id="2090386149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711360812" name="Picture"/>
+                                <pic:cNvPr id="2090386149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38837,57 +38837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328468991" name="Picture">
+                  <wp:docPr id="655155946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328468991" name="Picture"/>
+                          <pic:cNvPr id="655155946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38926,57 +38926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264194135" name="Picture">
+                  <wp:docPr id="2137862729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264194135" name="Picture"/>
+                          <pic:cNvPr id="2137862729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39549,57 +39549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530982730" name="Picture">
+                  <wp:docPr id="479361516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530982730" name="Picture"/>
+                          <pic:cNvPr id="479361516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40466,57 +40466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341133290" name="Picture">
+                  <wp:docPr id="1636115960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341133290" name="Picture"/>
+                          <pic:cNvPr id="1636115960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40569,57 +40569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051453688" name="Picture">
+                  <wp:docPr id="2138432600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051453688" name="Picture"/>
+                          <pic:cNvPr id="2138432600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41892,57 +41892,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160083327" name="Picture">
+                  <wp:docPr id="1231727626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160083327" name="Picture"/>
+                          <pic:cNvPr id="1231727626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42527,57 +42527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753708702" name="Picture">
+                  <wp:docPr id="435013211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753708702" name="Picture"/>
+                          <pic:cNvPr id="435013211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42598,57 +42598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336764508" name="Picture">
+                  <wp:docPr id="332729137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336764508" name="Picture"/>
+                          <pic:cNvPr id="332729137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43012,57 +43012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998782164" name="Picture">
+                  <wp:docPr id="287450325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998782164" name="Picture"/>
+                          <pic:cNvPr id="287450325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>