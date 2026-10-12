--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109154308" name="Picture">
+                  <wp:docPr id="361747720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109154308" name="Picture"/>
+                          <pic:cNvPr id="361747720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371720586" name="Picture">
+                  <wp:docPr id="864085335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371720586" name="Picture"/>
+                          <pic:cNvPr id="864085335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203765735" name="Picture">
+                        <wp:docPr id="291940735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203765735" name="Picture"/>
+                                <pic:cNvPr id="291940735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617149773" name="Picture">
+                  <wp:docPr id="318639029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617149773" name="Picture"/>
+                          <pic:cNvPr id="318639029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213255401" name="Picture">
+                  <wp:docPr id="765619514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213255401" name="Picture"/>
+                          <pic:cNvPr id="765619514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105375752" name="Picture">
+                  <wp:docPr id="460475681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105375752" name="Picture"/>
+                          <pic:cNvPr id="460475681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597647627" name="Picture">
+                  <wp:docPr id="301036489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597647627" name="Picture"/>
+                          <pic:cNvPr id="301036489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983493852" name="Picture">
+                  <wp:docPr id="1144293276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983493852" name="Picture"/>
+                          <pic:cNvPr id="1144293276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922949795" name="Picture">
+                        <wp:docPr id="864587803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922949795" name="Picture"/>
+                                <pic:cNvPr id="864587803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986163561" name="Picture">
+                        <wp:docPr id="1227508502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986163561" name="Picture"/>
+                                <pic:cNvPr id="1227508502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975242215" name="Picture">
+                        <wp:docPr id="1365368757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975242215" name="Picture"/>
+                                <pic:cNvPr id="1365368757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167473569" name="Picture">
+                        <wp:docPr id="1877844708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167473569" name="Picture"/>
+                                <pic:cNvPr id="1877844708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868451293" name="Picture">
+                        <wp:docPr id="537340209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868451293" name="Picture"/>
+                                <pic:cNvPr id="537340209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178873596" name="Picture">
+                        <wp:docPr id="906251130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178873596" name="Picture"/>
+                                <pic:cNvPr id="906251130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288653269" name="Picture">
+                        <wp:docPr id="1024177139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288653269" name="Picture"/>
+                                <pic:cNvPr id="1024177139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510643077" name="Picture">
+                        <wp:docPr id="404139008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510643077" name="Picture"/>
+                                <pic:cNvPr id="404139008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269780186" name="Picture">
+                        <wp:docPr id="1334505298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269780186" name="Picture"/>
+                                <pic:cNvPr id="1334505298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169174339" name="Picture">
+                        <wp:docPr id="897304259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169174339" name="Picture"/>
+                                <pic:cNvPr id="897304259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641232729" name="Picture">
+                        <wp:docPr id="542159954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641232729" name="Picture"/>
+                                <pic:cNvPr id="542159954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214469696" name="Picture">
+                        <wp:docPr id="1939030271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214469696" name="Picture"/>
+                                <pic:cNvPr id="1939030271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010779282" name="Picture">
+                  <wp:docPr id="1688658807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010779282" name="Picture"/>
+                          <pic:cNvPr id="1688658807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012482327" name="Picture">
+                  <wp:docPr id="1019483977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012482327" name="Picture"/>
+                          <pic:cNvPr id="1019483977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819958607" name="Picture">
+                  <wp:docPr id="2134059808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819958607" name="Picture"/>
+                          <pic:cNvPr id="2134059808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69704751" name="Picture">
+                  <wp:docPr id="801868055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69704751" name="Picture"/>
+                          <pic:cNvPr id="801868055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745235669" name="Picture">
+                  <wp:docPr id="1433686909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745235669" name="Picture"/>
+                          <pic:cNvPr id="1433686909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543398414" name="Picture">
+                  <wp:docPr id="2005179850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543398414" name="Picture"/>
+                          <pic:cNvPr id="2005179850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205220680" name="Picture">
+                        <wp:docPr id="1466171145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205220680" name="Picture"/>
+                                <pic:cNvPr id="1466171145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20947034" name="Picture">
+                  <wp:docPr id="1227731184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20947034" name="Picture"/>
+                          <pic:cNvPr id="1227731184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339199936" name="Picture">
+                  <wp:docPr id="1266786055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339199936" name="Picture"/>
+                          <pic:cNvPr id="1266786055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970494215" name="Picture">
+                  <wp:docPr id="55749321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970494215" name="Picture"/>
+                          <pic:cNvPr id="55749321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729191430" name="Picture">
+                  <wp:docPr id="1189220288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729191430" name="Picture"/>
+                          <pic:cNvPr id="1189220288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157775636" name="Picture">
+                  <wp:docPr id="1383979252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157775636" name="Picture"/>
+                          <pic:cNvPr id="1383979252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993490411" name="Picture">
+                  <wp:docPr id="426058784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993490411" name="Picture"/>
+                          <pic:cNvPr id="426058784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254250442" name="Picture">
+                        <wp:docPr id="1243977707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254250442" name="Picture"/>
+                                <pic:cNvPr id="1243977707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752024738" name="Picture">
+                  <wp:docPr id="2060578475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752024738" name="Picture"/>
+                          <pic:cNvPr id="2060578475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717789326" name="Picture">
+                  <wp:docPr id="1719558218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717789326" name="Picture"/>
+                          <pic:cNvPr id="1719558218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339609597" name="Picture">
+                  <wp:docPr id="1916959785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339609597" name="Picture"/>
+                          <pic:cNvPr id="1916959785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993603156" name="Picture">
+                  <wp:docPr id="1881536487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993603156" name="Picture"/>
+                          <pic:cNvPr id="1881536487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26204375" name="Picture">
+                  <wp:docPr id="496439392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26204375" name="Picture"/>
+                          <pic:cNvPr id="496439392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116923386" name="Picture">
+                  <wp:docPr id="1770106803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116923386" name="Picture"/>
+                          <pic:cNvPr id="1770106803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739635874" name="Picture">
+                        <wp:docPr id="100947511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739635874" name="Picture"/>
+                                <pic:cNvPr id="100947511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046656495" name="Picture">
+                  <wp:docPr id="1654431091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046656495" name="Picture"/>
+                          <pic:cNvPr id="1654431091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650645219" name="Picture">
+                  <wp:docPr id="735193325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650645219" name="Picture"/>
+                          <pic:cNvPr id="735193325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533597300" name="Picture">
+                  <wp:docPr id="486661130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533597300" name="Picture"/>
+                          <pic:cNvPr id="486661130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645403988" name="Picture">
+                  <wp:docPr id="724759521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645403988" name="Picture"/>
+                          <pic:cNvPr id="724759521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430024998" name="Picture">
+                  <wp:docPr id="468834263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430024998" name="Picture"/>
+                          <pic:cNvPr id="468834263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009626680" name="Picture">
+                  <wp:docPr id="1570181901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009626680" name="Picture"/>
+                          <pic:cNvPr id="1570181901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775413866" name="Picture">
+                        <wp:docPr id="1670269561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775413866" name="Picture"/>
+                                <pic:cNvPr id="1670269561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445273132" name="Picture">
+                  <wp:docPr id="107225726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445273132" name="Picture"/>
+                          <pic:cNvPr id="107225726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497804772" name="Picture">
+                  <wp:docPr id="659074997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497804772" name="Picture"/>
+                          <pic:cNvPr id="659074997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305613478" name="Picture">
+                  <wp:docPr id="311632653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305613478" name="Picture"/>
+                          <pic:cNvPr id="311632653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>