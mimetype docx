--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287388781" name="Picture">
+                  <wp:docPr id="981183236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287388781" name="Picture"/>
+                          <pic:cNvPr id="981183236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751949019" name="Picture">
+                  <wp:docPr id="1891030460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751949019" name="Picture"/>
+                          <pic:cNvPr id="1891030460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706220367" name="Picture">
+                        <wp:docPr id="2078200368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706220367" name="Picture"/>
+                                <pic:cNvPr id="2078200368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953861853" name="Picture">
+                  <wp:docPr id="836428743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953861853" name="Picture"/>
+                          <pic:cNvPr id="836428743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611891624" name="Picture">
+                  <wp:docPr id="242592735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611891624" name="Picture"/>
+                          <pic:cNvPr id="242592735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521340694" name="Picture">
+                  <wp:docPr id="796354266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521340694" name="Picture"/>
+                          <pic:cNvPr id="796354266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821874762" name="Picture">
+                  <wp:docPr id="145174453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821874762" name="Picture"/>
+                          <pic:cNvPr id="145174453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891799782" name="Picture">
+                  <wp:docPr id="1673295263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891799782" name="Picture"/>
+                          <pic:cNvPr id="1673295263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682242711" name="Picture">
+                        <wp:docPr id="91367716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682242711" name="Picture"/>
+                                <pic:cNvPr id="91367716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229371646" name="Picture">
+                        <wp:docPr id="195649672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229371646" name="Picture"/>
+                                <pic:cNvPr id="195649672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349303999" name="Picture">
+                        <wp:docPr id="254900150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349303999" name="Picture"/>
+                                <pic:cNvPr id="254900150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071601397" name="Picture">
+                        <wp:docPr id="221054055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071601397" name="Picture"/>
+                                <pic:cNvPr id="221054055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660124898" name="Picture">
+                        <wp:docPr id="176454492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660124898" name="Picture"/>
+                                <pic:cNvPr id="176454492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552801768" name="Picture">
+                        <wp:docPr id="444512591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552801768" name="Picture"/>
+                                <pic:cNvPr id="444512591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651410115" name="Picture">
+                        <wp:docPr id="136153395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651410115" name="Picture"/>
+                                <pic:cNvPr id="136153395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643487743" name="Picture">
+                        <wp:docPr id="821554946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643487743" name="Picture"/>
+                                <pic:cNvPr id="821554946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980857358" name="Picture">
+                        <wp:docPr id="1428829749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980857358" name="Picture"/>
+                                <pic:cNvPr id="1428829749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840383034" name="Picture">
+                        <wp:docPr id="1472048907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840383034" name="Picture"/>
+                                <pic:cNvPr id="1472048907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860864249" name="Picture">
+                        <wp:docPr id="1098268209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860864249" name="Picture"/>
+                                <pic:cNvPr id="1098268209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143281632" name="Picture">
+                        <wp:docPr id="2020768541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143281632" name="Picture"/>
+                                <pic:cNvPr id="2020768541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024259418" name="Picture">
+                        <wp:docPr id="2074729246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024259418" name="Picture"/>
+                                <pic:cNvPr id="2074729246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856833770" name="Picture">
+                        <wp:docPr id="1320464384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856833770" name="Picture"/>
+                                <pic:cNvPr id="1320464384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676827454" name="Picture">
+                        <wp:docPr id="66072395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676827454" name="Picture"/>
+                                <pic:cNvPr id="66072395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538702518" name="Picture">
+                  <wp:docPr id="1173323622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538702518" name="Picture"/>
+                          <pic:cNvPr id="1173323622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873572912" name="Picture">
+                  <wp:docPr id="22411290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873572912" name="Picture"/>
+                          <pic:cNvPr id="22411290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296155163" name="Picture">
+                  <wp:docPr id="1737929575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296155163" name="Picture"/>
+                          <pic:cNvPr id="1737929575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964228638" name="Picture">
+                  <wp:docPr id="1466032995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964228638" name="Picture"/>
+                          <pic:cNvPr id="1466032995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840079514" name="Picture">
+                  <wp:docPr id="775269793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840079514" name="Picture"/>
+                          <pic:cNvPr id="775269793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036726179" name="Picture">
+                  <wp:docPr id="1003574772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036726179" name="Picture"/>
+                          <pic:cNvPr id="1003574772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146427889" name="Picture">
+                        <wp:docPr id="568519220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146427889" name="Picture"/>
+                                <pic:cNvPr id="568519220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741390778" name="Picture">
+                  <wp:docPr id="1826602482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741390778" name="Picture"/>
+                          <pic:cNvPr id="1826602482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988735654" name="Picture">
+                  <wp:docPr id="283686864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988735654" name="Picture"/>
+                          <pic:cNvPr id="283686864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748076609" name="Picture">
+                  <wp:docPr id="653085875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748076609" name="Picture"/>
+                          <pic:cNvPr id="653085875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181817898" name="Picture">
+                  <wp:docPr id="190669795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181817898" name="Picture"/>
+                          <pic:cNvPr id="190669795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410264036" name="Picture">
+                  <wp:docPr id="122540681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410264036" name="Picture"/>
+                          <pic:cNvPr id="122540681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454273137" name="Picture">
+                  <wp:docPr id="1363400753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454273137" name="Picture"/>
+                          <pic:cNvPr id="1363400753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406743829" name="Picture">
+                        <wp:docPr id="1914021646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406743829" name="Picture"/>
+                                <pic:cNvPr id="1914021646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109677233" name="Picture">
+                        <wp:docPr id="1986613464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109677233" name="Picture"/>
+                                <pic:cNvPr id="1986613464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125986696" name="Picture">
+                  <wp:docPr id="1080646556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125986696" name="Picture"/>
+                          <pic:cNvPr id="1080646556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4005488" name="Picture">
+                  <wp:docPr id="853182778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4005488" name="Picture"/>
+                          <pic:cNvPr id="853182778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834061247" name="Picture">
+                  <wp:docPr id="1735516020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834061247" name="Picture"/>
+                          <pic:cNvPr id="1735516020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075106043" name="Picture">
+                  <wp:docPr id="1461174952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075106043" name="Picture"/>
+                          <pic:cNvPr id="1461174952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004132952" name="Picture">
+                  <wp:docPr id="135155890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004132952" name="Picture"/>
+                          <pic:cNvPr id="135155890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166807018" name="Picture">
+                  <wp:docPr id="1624631976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166807018" name="Picture"/>
+                          <pic:cNvPr id="1624631976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163332635" name="Picture">
+                        <wp:docPr id="1091957651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163332635" name="Picture"/>
+                                <pic:cNvPr id="1091957651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201914067" name="Picture">
+                  <wp:docPr id="833562389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201914067" name="Picture"/>
+                          <pic:cNvPr id="833562389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965383175" name="Picture">
+                  <wp:docPr id="1922969050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965383175" name="Picture"/>
+                          <pic:cNvPr id="1922969050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380824503" name="Picture">
+                  <wp:docPr id="486134129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380824503" name="Picture"/>
+                          <pic:cNvPr id="486134129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498235191" name="Picture">
+                  <wp:docPr id="798923702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498235191" name="Picture"/>
+                          <pic:cNvPr id="798923702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="353173023" name="Picture">
+                  <wp:docPr id="1043383384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="353173023" name="Picture"/>
+                          <pic:cNvPr id="1043383384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369270064" name="Picture">
+                  <wp:docPr id="139572704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369270064" name="Picture"/>
+                          <pic:cNvPr id="139572704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004010736" name="Picture">
+                        <wp:docPr id="901867437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004010736" name="Picture"/>
+                                <pic:cNvPr id="901867437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835302575" name="Picture">
+                  <wp:docPr id="308639586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835302575" name="Picture"/>
+                          <pic:cNvPr id="308639586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205545653" name="Picture">
+                  <wp:docPr id="749176460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205545653" name="Picture"/>
+                          <pic:cNvPr id="749176460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545664440" name="Picture">
+                  <wp:docPr id="1294909810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545664440" name="Picture"/>
+                          <pic:cNvPr id="1294909810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932562591" name="Picture">
+                  <wp:docPr id="803879005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932562591" name="Picture"/>
+                          <pic:cNvPr id="803879005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204697065" name="Picture">
+                  <wp:docPr id="67682180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204697065" name="Picture"/>
+                          <pic:cNvPr id="67682180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188844466" name="Picture">
+                  <wp:docPr id="1772937635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188844466" name="Picture"/>
+                          <pic:cNvPr id="1772937635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366950990" name="Picture">
+                  <wp:docPr id="1329457723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366950990" name="Picture"/>
+                          <pic:cNvPr id="1329457723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503849042" name="Picture">
+                  <wp:docPr id="602787742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503849042" name="Picture"/>
+                          <pic:cNvPr id="602787742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239326387" name="Picture">
+                  <wp:docPr id="1686305674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239326387" name="Picture"/>
+                          <pic:cNvPr id="1686305674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>