--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422623107" name="Picture">
+                  <wp:docPr id="1764000538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422623107" name="Picture"/>
+                          <pic:cNvPr id="1764000538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705993810" name="Picture">
+                  <wp:docPr id="770741628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705993810" name="Picture"/>
+                          <pic:cNvPr id="770741628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831481410" name="Picture">
+                        <wp:docPr id="1989433421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831481410" name="Picture"/>
+                                <pic:cNvPr id="1989433421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615213929" name="Picture">
+                  <wp:docPr id="60138679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615213929" name="Picture"/>
+                          <pic:cNvPr id="60138679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993681788" name="Picture">
+                  <wp:docPr id="580671390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993681788" name="Picture"/>
+                          <pic:cNvPr id="580671390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560820266" name="Picture">
+                  <wp:docPr id="2048038945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560820266" name="Picture"/>
+                          <pic:cNvPr id="2048038945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096214435" name="Picture">
+                  <wp:docPr id="623346565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096214435" name="Picture"/>
+                          <pic:cNvPr id="623346565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410966299" name="Picture">
+                  <wp:docPr id="1284423774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410966299" name="Picture"/>
+                          <pic:cNvPr id="1284423774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558763852" name="Picture">
+                        <wp:docPr id="735716679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558763852" name="Picture"/>
+                                <pic:cNvPr id="735716679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794085784" name="Picture">
+                        <wp:docPr id="1936762886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794085784" name="Picture"/>
+                                <pic:cNvPr id="1936762886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536600589" name="Picture">
+                        <wp:docPr id="91304983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536600589" name="Picture"/>
+                                <pic:cNvPr id="91304983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212061744" name="Picture">
+                        <wp:docPr id="1732638299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212061744" name="Picture"/>
+                                <pic:cNvPr id="1732638299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939621265" name="Picture">
+                        <wp:docPr id="2009623642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939621265" name="Picture"/>
+                                <pic:cNvPr id="2009623642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953866771" name="Picture">
+                        <wp:docPr id="991242120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953866771" name="Picture"/>
+                                <pic:cNvPr id="991242120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107804808" name="Picture">
+                        <wp:docPr id="1608378785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107804808" name="Picture"/>
+                                <pic:cNvPr id="1608378785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216715971" name="Picture">
+                        <wp:docPr id="370099975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216715971" name="Picture"/>
+                                <pic:cNvPr id="370099975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730192256" name="Picture">
+                        <wp:docPr id="526132539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730192256" name="Picture"/>
+                                <pic:cNvPr id="526132539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960243823" name="Picture">
+                        <wp:docPr id="1397175957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960243823" name="Picture"/>
+                                <pic:cNvPr id="1397175957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462548692" name="Picture">
+                        <wp:docPr id="1458337615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462548692" name="Picture"/>
+                                <pic:cNvPr id="1458337615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148299253" name="Picture">
+                        <wp:docPr id="572050323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148299253" name="Picture"/>
+                                <pic:cNvPr id="572050323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592383248" name="Picture">
+                  <wp:docPr id="1447754987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592383248" name="Picture"/>
+                          <pic:cNvPr id="1447754987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144955404" name="Picture">
+                  <wp:docPr id="301029583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144955404" name="Picture"/>
+                          <pic:cNvPr id="301029583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526199317" name="Picture">
+                  <wp:docPr id="1294121855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526199317" name="Picture"/>
+                          <pic:cNvPr id="1294121855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244225219" name="Picture">
+                  <wp:docPr id="411445350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244225219" name="Picture"/>
+                          <pic:cNvPr id="411445350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258102228" name="Picture">
+                  <wp:docPr id="1473437572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258102228" name="Picture"/>
+                          <pic:cNvPr id="1473437572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482954362" name="Picture">
+                  <wp:docPr id="264008189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482954362" name="Picture"/>
+                          <pic:cNvPr id="264008189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653206540" name="Picture">
+                        <wp:docPr id="1166605798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653206540" name="Picture"/>
+                                <pic:cNvPr id="1166605798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653210700" name="Picture">
+                  <wp:docPr id="1421155168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653210700" name="Picture"/>
+                          <pic:cNvPr id="1421155168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850832099" name="Picture">
+                  <wp:docPr id="1761476723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850832099" name="Picture"/>
+                          <pic:cNvPr id="1761476723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839609853" name="Picture">
+                  <wp:docPr id="1780197191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839609853" name="Picture"/>
+                          <pic:cNvPr id="1780197191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224876631" name="Picture">
+                  <wp:docPr id="1283085750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224876631" name="Picture"/>
+                          <pic:cNvPr id="1283085750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879260868" name="Picture">
+                  <wp:docPr id="1272075468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879260868" name="Picture"/>
+                          <pic:cNvPr id="1272075468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886217537" name="Picture">
+                  <wp:docPr id="1650191942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886217537" name="Picture"/>
+                          <pic:cNvPr id="1650191942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104019808" name="Picture">
+                        <wp:docPr id="2086913675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104019808" name="Picture"/>
+                                <pic:cNvPr id="2086913675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519530869" name="Picture">
+                  <wp:docPr id="1106722463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519530869" name="Picture"/>
+                          <pic:cNvPr id="1106722463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134396586" name="Picture">
+                  <wp:docPr id="589898679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134396586" name="Picture"/>
+                          <pic:cNvPr id="589898679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782249683" name="Picture">
+                  <wp:docPr id="2078910179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782249683" name="Picture"/>
+                          <pic:cNvPr id="2078910179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827605949" name="Picture">
+                  <wp:docPr id="1202947010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827605949" name="Picture"/>
+                          <pic:cNvPr id="1202947010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862816536" name="Picture">
+                  <wp:docPr id="1852538242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862816536" name="Picture"/>
+                          <pic:cNvPr id="1852538242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024329652" name="Picture">
+                  <wp:docPr id="1478870987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024329652" name="Picture"/>
+                          <pic:cNvPr id="1478870987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840808085" name="Picture">
+                        <wp:docPr id="482030974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840808085" name="Picture"/>
+                                <pic:cNvPr id="482030974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549853489" name="Picture">
+                  <wp:docPr id="1792455357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549853489" name="Picture"/>
+                          <pic:cNvPr id="1792455357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685883716" name="Picture">
+                  <wp:docPr id="1050951649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685883716" name="Picture"/>
+                          <pic:cNvPr id="1050951649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709053283" name="Picture">
+                  <wp:docPr id="601695343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709053283" name="Picture"/>
+                          <pic:cNvPr id="601695343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135549041" name="Picture">
+                  <wp:docPr id="1306564666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135549041" name="Picture"/>
+                          <pic:cNvPr id="1306564666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368858946" name="Picture">
+                  <wp:docPr id="1015201909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368858946" name="Picture"/>
+                          <pic:cNvPr id="1015201909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359549413" name="Picture">
+                  <wp:docPr id="414809694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359549413" name="Picture"/>
+                          <pic:cNvPr id="414809694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387370308" name="Picture">
+                        <wp:docPr id="492339500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387370308" name="Picture"/>
+                                <pic:cNvPr id="492339500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897047958" name="Picture">
+                  <wp:docPr id="1321228119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897047958" name="Picture"/>
+                          <pic:cNvPr id="1321228119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769815623" name="Picture">
+                  <wp:docPr id="1758878447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769815623" name="Picture"/>
+                          <pic:cNvPr id="1758878447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435394506" name="Picture">
+                  <wp:docPr id="509119808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435394506" name="Picture"/>
+                          <pic:cNvPr id="509119808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>