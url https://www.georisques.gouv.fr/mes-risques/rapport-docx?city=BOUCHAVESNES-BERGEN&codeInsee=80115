--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712324167" name="Picture">
+                  <wp:docPr id="1142525440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712324167" name="Picture"/>
+                          <pic:cNvPr id="1142525440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491808908" name="Picture">
+                  <wp:docPr id="692070494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491808908" name="Picture"/>
+                          <pic:cNvPr id="692070494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447010066" name="Picture">
+                        <wp:docPr id="539995718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447010066" name="Picture"/>
+                                <pic:cNvPr id="539995718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226187520" name="Picture">
+                  <wp:docPr id="783087636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226187520" name="Picture"/>
+                          <pic:cNvPr id="783087636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517959983" name="Picture">
+                  <wp:docPr id="1872192435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517959983" name="Picture"/>
+                          <pic:cNvPr id="1872192435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351674444" name="Picture">
+                  <wp:docPr id="1879822736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351674444" name="Picture"/>
+                          <pic:cNvPr id="1879822736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422407968" name="Picture">
+                  <wp:docPr id="1149803156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422407968" name="Picture"/>
+                          <pic:cNvPr id="1149803156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711033329" name="Picture">
+                  <wp:docPr id="1034083048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711033329" name="Picture"/>
+                          <pic:cNvPr id="1034083048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23862180" name="Picture">
+                        <wp:docPr id="850951264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23862180" name="Picture"/>
+                                <pic:cNvPr id="850951264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445898895" name="Picture">
+                        <wp:docPr id="1905802933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445898895" name="Picture"/>
+                                <pic:cNvPr id="1905802933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227568064" name="Picture">
+                        <wp:docPr id="85370305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227568064" name="Picture"/>
+                                <pic:cNvPr id="85370305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305126719" name="Picture">
+                        <wp:docPr id="1636666946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305126719" name="Picture"/>
+                                <pic:cNvPr id="1636666946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926200501" name="Picture">
+                        <wp:docPr id="864453742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926200501" name="Picture"/>
+                                <pic:cNvPr id="864453742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402575194" name="Picture">
+                        <wp:docPr id="1720934089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402575194" name="Picture"/>
+                                <pic:cNvPr id="1720934089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350017973" name="Picture">
+                        <wp:docPr id="973555748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350017973" name="Picture"/>
+                                <pic:cNvPr id="973555748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267193599" name="Picture">
+                        <wp:docPr id="1195689785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267193599" name="Picture"/>
+                                <pic:cNvPr id="1195689785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26008740" name="Picture">
+                        <wp:docPr id="268220363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26008740" name="Picture"/>
+                                <pic:cNvPr id="268220363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445830998" name="Picture">
+                        <wp:docPr id="969297993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445830998" name="Picture"/>
+                                <pic:cNvPr id="969297993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957141819" name="Picture">
+                        <wp:docPr id="1942106450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957141819" name="Picture"/>
+                                <pic:cNvPr id="1942106450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370800366" name="Picture">
+                        <wp:docPr id="1350102149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370800366" name="Picture"/>
+                                <pic:cNvPr id="1350102149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490847302" name="Picture">
+                        <wp:docPr id="1361136718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490847302" name="Picture"/>
+                                <pic:cNvPr id="1361136718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246325876" name="Picture">
+                        <wp:docPr id="2026715163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246325876" name="Picture"/>
+                                <pic:cNvPr id="2026715163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999845998" name="Picture">
+                        <wp:docPr id="1519705212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999845998" name="Picture"/>
+                                <pic:cNvPr id="1519705212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551610366" name="Picture">
+                  <wp:docPr id="1004386189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551610366" name="Picture"/>
+                          <pic:cNvPr id="1004386189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848259740" name="Picture">
+                  <wp:docPr id="1383545497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848259740" name="Picture"/>
+                          <pic:cNvPr id="1383545497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354734769" name="Picture">
+                  <wp:docPr id="393832419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354734769" name="Picture"/>
+                          <pic:cNvPr id="393832419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798888244" name="Picture">
+                  <wp:docPr id="1565129467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798888244" name="Picture"/>
+                          <pic:cNvPr id="1565129467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896822516" name="Picture">
+                  <wp:docPr id="1296754555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896822516" name="Picture"/>
+                          <pic:cNvPr id="1296754555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918522688" name="Picture">
+                  <wp:docPr id="612194152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918522688" name="Picture"/>
+                          <pic:cNvPr id="612194152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352785892" name="Picture">
+                        <wp:docPr id="1397874423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352785892" name="Picture"/>
+                                <pic:cNvPr id="1397874423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668361450" name="Picture">
+                        <wp:docPr id="1359477602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668361450" name="Picture"/>
+                                <pic:cNvPr id="1359477602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801696879" name="Picture">
+                  <wp:docPr id="757061146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801696879" name="Picture"/>
+                          <pic:cNvPr id="757061146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948449910" name="Picture">
+                  <wp:docPr id="733728314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948449910" name="Picture"/>
+                          <pic:cNvPr id="733728314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391742961" name="Picture">
+                  <wp:docPr id="1166666948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391742961" name="Picture"/>
+                          <pic:cNvPr id="1166666948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232673336" name="Picture">
+                  <wp:docPr id="445595351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232673336" name="Picture"/>
+                          <pic:cNvPr id="445595351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133396915" name="Picture">
+                  <wp:docPr id="1137317358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133396915" name="Picture"/>
+                          <pic:cNvPr id="1137317358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196962913" name="Picture">
+                  <wp:docPr id="513793718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196962913" name="Picture"/>
+                          <pic:cNvPr id="513793718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505749912" name="Picture">
+                        <wp:docPr id="88572705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505749912" name="Picture"/>
+                                <pic:cNvPr id="88572705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375707492" name="Picture">
+                  <wp:docPr id="1202065907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375707492" name="Picture"/>
+                          <pic:cNvPr id="1202065907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000967744" name="Picture">
+                  <wp:docPr id="455155019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000967744" name="Picture"/>
+                          <pic:cNvPr id="455155019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463446741" name="Picture">
+                  <wp:docPr id="1074618236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463446741" name="Picture"/>
+                          <pic:cNvPr id="1074618236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133701318" name="Picture">
+                  <wp:docPr id="164129001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133701318" name="Picture"/>
+                          <pic:cNvPr id="164129001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761574094" name="Picture">
+                  <wp:docPr id="1694700374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761574094" name="Picture"/>
+                          <pic:cNvPr id="1694700374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496242610" name="Picture">
+                  <wp:docPr id="826871242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496242610" name="Picture"/>
+                          <pic:cNvPr id="826871242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575228640" name="Picture">
+                  <wp:docPr id="2049731117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575228640" name="Picture"/>
+                          <pic:cNvPr id="2049731117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923655079" name="Picture">
+                  <wp:docPr id="57806847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923655079" name="Picture"/>
+                          <pic:cNvPr id="57806847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517655256" name="Picture">
+                  <wp:docPr id="645020422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517655256" name="Picture"/>
+                          <pic:cNvPr id="645020422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756547724" name="Picture">
+                  <wp:docPr id="1247555146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756547724" name="Picture"/>
+                          <pic:cNvPr id="1247555146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693940895" name="Picture">
+                  <wp:docPr id="686518615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693940895" name="Picture"/>
+                          <pic:cNvPr id="686518615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447974254" name="Picture">
+                  <wp:docPr id="1349048014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447974254" name="Picture"/>
+                          <pic:cNvPr id="1349048014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612117490" name="Picture">
+                        <wp:docPr id="199307025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612117490" name="Picture"/>
+                                <pic:cNvPr id="199307025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571620584" name="Picture">
+                  <wp:docPr id="489244165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571620584" name="Picture"/>
+                          <pic:cNvPr id="489244165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531212686" name="Picture">
+                  <wp:docPr id="1828786529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531212686" name="Picture"/>
+                          <pic:cNvPr id="1828786529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532634964" name="Picture">
+                  <wp:docPr id="326548592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532634964" name="Picture"/>
+                          <pic:cNvPr id="326548592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239303217" name="Picture">
+                  <wp:docPr id="2020277152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239303217" name="Picture"/>
+                          <pic:cNvPr id="2020277152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792881076" name="Picture">
+                  <wp:docPr id="450767481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792881076" name="Picture"/>
+                          <pic:cNvPr id="450767481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159734115" name="Picture">
+                  <wp:docPr id="120204351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159734115" name="Picture"/>
+                          <pic:cNvPr id="120204351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2103446491" name="Picture">
+                        <wp:docPr id="1320165165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2103446491" name="Picture"/>
+                                <pic:cNvPr id="1320165165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57017297" name="Picture">
+                  <wp:docPr id="1142016524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57017297" name="Picture"/>
+                          <pic:cNvPr id="1142016524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763095923" name="Picture">
+                  <wp:docPr id="627173145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763095923" name="Picture"/>
+                          <pic:cNvPr id="627173145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644065696" name="Picture">
+                  <wp:docPr id="861107696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644065696" name="Picture"/>
+                          <pic:cNvPr id="861107696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45581,57 +45581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660815998" name="Picture">
+                  <wp:docPr id="275427255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660815998" name="Picture"/>
+                          <pic:cNvPr id="275427255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429276562" name="Picture">
+                  <wp:docPr id="974769036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429276562" name="Picture"/>
+                          <pic:cNvPr id="974769036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46066,57 +46066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203768807" name="Picture">
+                  <wp:docPr id="307090890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203768807" name="Picture"/>
+                          <pic:cNvPr id="307090890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>