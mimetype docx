--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869027808" name="Picture">
+                  <wp:docPr id="383142547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869027808" name="Picture"/>
+                          <pic:cNvPr id="383142547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526937193" name="Picture">
+                  <wp:docPr id="2096148708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526937193" name="Picture"/>
+                          <pic:cNvPr id="2096148708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414671214" name="Picture">
+                        <wp:docPr id="948967136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414671214" name="Picture"/>
+                                <pic:cNvPr id="948967136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181807376" name="Picture">
+                  <wp:docPr id="307464728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181807376" name="Picture"/>
+                          <pic:cNvPr id="307464728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093378309" name="Picture">
+                  <wp:docPr id="307510290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093378309" name="Picture"/>
+                          <pic:cNvPr id="307510290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077728773" name="Picture">
+                  <wp:docPr id="249333295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077728773" name="Picture"/>
+                          <pic:cNvPr id="249333295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846334118" name="Picture">
+                  <wp:docPr id="1318269233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846334118" name="Picture"/>
+                          <pic:cNvPr id="1318269233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564758530" name="Picture">
+                  <wp:docPr id="63591742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564758530" name="Picture"/>
+                          <pic:cNvPr id="63591742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368586539" name="Picture">
+                        <wp:docPr id="418656030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368586539" name="Picture"/>
+                                <pic:cNvPr id="418656030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057427254" name="Picture">
+                        <wp:docPr id="732036807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057427254" name="Picture"/>
+                                <pic:cNvPr id="732036807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850173952" name="Picture">
+                        <wp:docPr id="380434367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850173952" name="Picture"/>
+                                <pic:cNvPr id="380434367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712494070" name="Picture">
+                        <wp:docPr id="1370235115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712494070" name="Picture"/>
+                                <pic:cNvPr id="1370235115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631270108" name="Picture">
+                        <wp:docPr id="349205688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631270108" name="Picture"/>
+                                <pic:cNvPr id="349205688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24590915" name="Picture">
+                        <wp:docPr id="1203740398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24590915" name="Picture"/>
+                                <pic:cNvPr id="1203740398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035128163" name="Picture">
+                        <wp:docPr id="1614724274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035128163" name="Picture"/>
+                                <pic:cNvPr id="1614724274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322757955" name="Picture">
+                        <wp:docPr id="1549400848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322757955" name="Picture"/>
+                                <pic:cNvPr id="1549400848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607119040" name="Picture">
+                        <wp:docPr id="260230134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607119040" name="Picture"/>
+                                <pic:cNvPr id="260230134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103435776" name="Picture">
+                        <wp:docPr id="1901009896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103435776" name="Picture"/>
+                                <pic:cNvPr id="1901009896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863145140" name="Picture">
+                        <wp:docPr id="1833771014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863145140" name="Picture"/>
+                                <pic:cNvPr id="1833771014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693490359" name="Picture">
+                        <wp:docPr id="251701610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693490359" name="Picture"/>
+                                <pic:cNvPr id="251701610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901174617" name="Picture">
+                        <wp:docPr id="478830475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901174617" name="Picture"/>
+                                <pic:cNvPr id="478830475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174803677" name="Picture">
+                        <wp:docPr id="1779114245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174803677" name="Picture"/>
+                                <pic:cNvPr id="1779114245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311811529" name="Picture">
+                        <wp:docPr id="1867224516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311811529" name="Picture"/>
+                                <pic:cNvPr id="1867224516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627031574" name="Picture">
+                  <wp:docPr id="248954844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627031574" name="Picture"/>
+                          <pic:cNvPr id="248954844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199364780" name="Picture">
+                  <wp:docPr id="158028252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199364780" name="Picture"/>
+                          <pic:cNvPr id="158028252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684326945" name="Picture">
+                  <wp:docPr id="298021351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684326945" name="Picture"/>
+                          <pic:cNvPr id="298021351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016790522" name="Picture">
+                  <wp:docPr id="103279317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016790522" name="Picture"/>
+                          <pic:cNvPr id="103279317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789345426" name="Picture">
+                  <wp:docPr id="1721346830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789345426" name="Picture"/>
+                          <pic:cNvPr id="1721346830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92981186" name="Picture">
+                  <wp:docPr id="620756966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92981186" name="Picture"/>
+                          <pic:cNvPr id="620756966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541425739" name="Picture">
+                        <wp:docPr id="845655495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541425739" name="Picture"/>
+                                <pic:cNvPr id="845655495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863289062" name="Picture">
+                  <wp:docPr id="931124780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863289062" name="Picture"/>
+                          <pic:cNvPr id="931124780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684359683" name="Picture">
+                  <wp:docPr id="540566001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684359683" name="Picture"/>
+                          <pic:cNvPr id="540566001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032775382" name="Picture">
+                  <wp:docPr id="801044900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032775382" name="Picture"/>
+                          <pic:cNvPr id="801044900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700905716" name="Picture">
+                  <wp:docPr id="1599806355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700905716" name="Picture"/>
+                          <pic:cNvPr id="1599806355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482163222" name="Picture">
+                  <wp:docPr id="58427815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482163222" name="Picture"/>
+                          <pic:cNvPr id="58427815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528544129" name="Picture">
+                  <wp:docPr id="973356622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528544129" name="Picture"/>
+                          <pic:cNvPr id="973356622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772297120" name="Picture">
+                        <wp:docPr id="1669069237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772297120" name="Picture"/>
+                                <pic:cNvPr id="1669069237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916238617" name="Picture">
+                  <wp:docPr id="2023116250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916238617" name="Picture"/>
+                          <pic:cNvPr id="2023116250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603449194" name="Picture">
+                  <wp:docPr id="1366994538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603449194" name="Picture"/>
+                          <pic:cNvPr id="1366994538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195219937" name="Picture">
+                  <wp:docPr id="862994205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195219937" name="Picture"/>
+                          <pic:cNvPr id="862994205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171680639" name="Picture">
+                  <wp:docPr id="715678846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171680639" name="Picture"/>
+                          <pic:cNvPr id="715678846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206703496" name="Picture">
+                  <wp:docPr id="1255470339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206703496" name="Picture"/>
+                          <pic:cNvPr id="1255470339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343926714" name="Picture">
+                  <wp:docPr id="2105982207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343926714" name="Picture"/>
+                          <pic:cNvPr id="2105982207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933836996" name="Picture">
+                        <wp:docPr id="874128433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933836996" name="Picture"/>
+                                <pic:cNvPr id="874128433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842782954" name="Picture">
+                  <wp:docPr id="2083723017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842782954" name="Picture"/>
+                          <pic:cNvPr id="2083723017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413113943" name="Picture">
+                  <wp:docPr id="1427677188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413113943" name="Picture"/>
+                          <pic:cNvPr id="1427677188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534884599" name="Picture">
+                  <wp:docPr id="318028276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534884599" name="Picture"/>
+                          <pic:cNvPr id="318028276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492497296" name="Picture">
+                  <wp:docPr id="304912327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492497296" name="Picture"/>
+                          <pic:cNvPr id="304912327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506418063" name="Picture">
+                  <wp:docPr id="2016392542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506418063" name="Picture"/>
+                          <pic:cNvPr id="2016392542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392156291" name="Picture">
+                  <wp:docPr id="1391045126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392156291" name="Picture"/>
+                          <pic:cNvPr id="1391045126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207681428" name="Picture">
+                        <wp:docPr id="1388127143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207681428" name="Picture"/>
+                                <pic:cNvPr id="1388127143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381270964" name="Picture">
+                  <wp:docPr id="475297884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381270964" name="Picture"/>
+                          <pic:cNvPr id="475297884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501758525" name="Picture">
+                  <wp:docPr id="659538026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501758525" name="Picture"/>
+                          <pic:cNvPr id="659538026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273809798" name="Picture">
+                  <wp:docPr id="848459397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273809798" name="Picture"/>
+                          <pic:cNvPr id="848459397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708345611" name="Picture">
+                  <wp:docPr id="646130523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708345611" name="Picture"/>
+                          <pic:cNvPr id="646130523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675401593" name="Picture">
+                  <wp:docPr id="765609998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675401593" name="Picture"/>
+                          <pic:cNvPr id="765609998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087104553" name="Picture">
+                  <wp:docPr id="1268849961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087104553" name="Picture"/>
+                          <pic:cNvPr id="1268849961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469216730" name="Picture">
+                  <wp:docPr id="226012450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469216730" name="Picture"/>
+                          <pic:cNvPr id="226012450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472280913" name="Picture">
+                  <wp:docPr id="2044264650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472280913" name="Picture"/>
+                          <pic:cNvPr id="2044264650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577888366" name="Picture">
+                  <wp:docPr id="380829882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577888366" name="Picture"/>
+                          <pic:cNvPr id="380829882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>