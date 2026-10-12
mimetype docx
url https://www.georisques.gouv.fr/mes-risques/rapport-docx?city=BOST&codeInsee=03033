--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258749581" name="Picture">
+                  <wp:docPr id="354663915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258749581" name="Picture"/>
+                          <pic:cNvPr id="354663915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227202551" name="Picture">
+                  <wp:docPr id="787959958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227202551" name="Picture"/>
+                          <pic:cNvPr id="787959958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282439905" name="Picture">
+                        <wp:docPr id="108729050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282439905" name="Picture"/>
+                                <pic:cNvPr id="108729050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361402308" name="Picture">
+                  <wp:docPr id="1311211891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361402308" name="Picture"/>
+                          <pic:cNvPr id="1311211891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724121006" name="Picture">
+                  <wp:docPr id="576025036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724121006" name="Picture"/>
+                          <pic:cNvPr id="576025036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443419506" name="Picture">
+                  <wp:docPr id="53526340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443419506" name="Picture"/>
+                          <pic:cNvPr id="53526340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983693910" name="Picture">
+                  <wp:docPr id="1912811485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983693910" name="Picture"/>
+                          <pic:cNvPr id="1912811485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284890748" name="Picture">
+                  <wp:docPr id="1473179668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284890748" name="Picture"/>
+                          <pic:cNvPr id="1473179668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683106069" name="Picture">
+                        <wp:docPr id="1428132480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683106069" name="Picture"/>
+                                <pic:cNvPr id="1428132480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471174201" name="Picture">
+                        <wp:docPr id="1858024795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471174201" name="Picture"/>
+                                <pic:cNvPr id="1858024795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839948235" name="Picture">
+                        <wp:docPr id="1569397096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839948235" name="Picture"/>
+                                <pic:cNvPr id="1569397096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857768720" name="Picture">
+                        <wp:docPr id="1615754679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857768720" name="Picture"/>
+                                <pic:cNvPr id="1615754679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689591361" name="Picture">
+                        <wp:docPr id="892120723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689591361" name="Picture"/>
+                                <pic:cNvPr id="892120723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064113151" name="Picture">
+                        <wp:docPr id="1507739746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064113151" name="Picture"/>
+                                <pic:cNvPr id="1507739746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184997100" name="Picture">
+                        <wp:docPr id="995093782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184997100" name="Picture"/>
+                                <pic:cNvPr id="995093782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725179787" name="Picture">
+                        <wp:docPr id="851132748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725179787" name="Picture"/>
+                                <pic:cNvPr id="851132748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959612912" name="Picture">
+                        <wp:docPr id="1163628755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959612912" name="Picture"/>
+                                <pic:cNvPr id="1163628755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604682428" name="Picture">
+                        <wp:docPr id="536990254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604682428" name="Picture"/>
+                                <pic:cNvPr id="536990254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301789706" name="Picture">
+                        <wp:docPr id="638394741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301789706" name="Picture"/>
+                                <pic:cNvPr id="638394741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52305870" name="Picture">
+                        <wp:docPr id="1311169281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52305870" name="Picture"/>
+                                <pic:cNvPr id="1311169281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524037833" name="Picture">
+                  <wp:docPr id="1825083497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524037833" name="Picture"/>
+                          <pic:cNvPr id="1825083497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116761281" name="Picture">
+                  <wp:docPr id="1485056305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116761281" name="Picture"/>
+                          <pic:cNvPr id="1485056305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109033212" name="Picture">
+                  <wp:docPr id="1629973025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109033212" name="Picture"/>
+                          <pic:cNvPr id="1629973025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129686972" name="Picture">
+                  <wp:docPr id="2109520264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129686972" name="Picture"/>
+                          <pic:cNvPr id="2109520264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793483848" name="Picture">
+                  <wp:docPr id="1857700782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793483848" name="Picture"/>
+                          <pic:cNvPr id="1857700782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341386668" name="Picture">
+                  <wp:docPr id="220357550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341386668" name="Picture"/>
+                          <pic:cNvPr id="220357550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584453721" name="Picture">
+                        <wp:docPr id="1732874685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584453721" name="Picture"/>
+                                <pic:cNvPr id="1732874685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47600190" name="Picture">
+                  <wp:docPr id="1884348167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47600190" name="Picture"/>
+                          <pic:cNvPr id="1884348167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406497305" name="Picture">
+                  <wp:docPr id="721947002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406497305" name="Picture"/>
+                          <pic:cNvPr id="721947002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105402620" name="Picture">
+                  <wp:docPr id="15180255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105402620" name="Picture"/>
+                          <pic:cNvPr id="15180255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777875935" name="Picture">
+                  <wp:docPr id="861701121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777875935" name="Picture"/>
+                          <pic:cNvPr id="861701121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136034993" name="Picture">
+                  <wp:docPr id="2068860958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136034993" name="Picture"/>
+                          <pic:cNvPr id="2068860958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332752638" name="Picture">
+                  <wp:docPr id="1136241625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332752638" name="Picture"/>
+                          <pic:cNvPr id="1136241625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895007215" name="Picture">
+                        <wp:docPr id="390502753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895007215" name="Picture"/>
+                                <pic:cNvPr id="390502753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593592058" name="Picture">
+                        <wp:docPr id="331984728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593592058" name="Picture"/>
+                                <pic:cNvPr id="331984728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011408439" name="Picture">
+                  <wp:docPr id="780400815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011408439" name="Picture"/>
+                          <pic:cNvPr id="780400815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239436606" name="Picture">
+                  <wp:docPr id="630699968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239436606" name="Picture"/>
+                          <pic:cNvPr id="630699968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570135827" name="Picture">
+                  <wp:docPr id="264917832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570135827" name="Picture"/>
+                          <pic:cNvPr id="264917832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431382345" name="Picture">
+                  <wp:docPr id="1164490716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431382345" name="Picture"/>
+                          <pic:cNvPr id="1164490716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642302540" name="Picture">
+                  <wp:docPr id="1499279752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642302540" name="Picture"/>
+                          <pic:cNvPr id="1499279752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865966999" name="Picture">
+                  <wp:docPr id="1007318180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865966999" name="Picture"/>
+                          <pic:cNvPr id="1007318180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128686101" name="Picture">
+                        <wp:docPr id="423967266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128686101" name="Picture"/>
+                                <pic:cNvPr id="423967266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31102,57 +31102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619074973" name="Picture">
+                  <wp:docPr id="606243525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619074973" name="Picture"/>
+                          <pic:cNvPr id="606243525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31191,57 +31191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825063193" name="Picture">
+                  <wp:docPr id="1201702072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825063193" name="Picture"/>
+                          <pic:cNvPr id="1201702072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31835,57 +31835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188787373" name="Picture">
+                  <wp:docPr id="1996763716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188787373" name="Picture"/>
+                          <pic:cNvPr id="1996763716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32833,57 +32833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931884408" name="Picture">
+                  <wp:docPr id="1425982289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931884408" name="Picture"/>
+                          <pic:cNvPr id="1425982289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32936,57 +32936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909259230" name="Picture">
+                  <wp:docPr id="1320029416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909259230" name="Picture"/>
+                          <pic:cNvPr id="1320029416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739224871" name="Picture">
+                  <wp:docPr id="705786010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739224871" name="Picture"/>
+                          <pic:cNvPr id="705786010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35456,57 +35456,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18599621" name="Picture">
+                        <wp:docPr id="1719287244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18599621" name="Picture"/>
+                                <pic:cNvPr id="1719287244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36677,57 +36677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353461076" name="Picture">
+                  <wp:docPr id="1196299321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353461076" name="Picture"/>
+                          <pic:cNvPr id="1196299321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36748,57 +36748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100859893" name="Picture">
+                  <wp:docPr id="1678305724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100859893" name="Picture"/>
+                          <pic:cNvPr id="1678305724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830110355" name="Picture">
+                  <wp:docPr id="1866414105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830110355" name="Picture"/>
+                          <pic:cNvPr id="1866414105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>