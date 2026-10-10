--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983817767" name="Picture">
+                  <wp:docPr id="486780801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983817767" name="Picture"/>
+                          <pic:cNvPr id="486780801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042595377" name="Picture">
+                  <wp:docPr id="198207050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042595377" name="Picture"/>
+                          <pic:cNvPr id="198207050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062097666" name="Picture">
+                        <wp:docPr id="877369664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062097666" name="Picture"/>
+                                <pic:cNvPr id="877369664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421772931" name="Picture">
+                  <wp:docPr id="368951995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421772931" name="Picture"/>
+                          <pic:cNvPr id="368951995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527173424" name="Picture">
+                  <wp:docPr id="1542064757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527173424" name="Picture"/>
+                          <pic:cNvPr id="1542064757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430971466" name="Picture">
+                  <wp:docPr id="1293542723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430971466" name="Picture"/>
+                          <pic:cNvPr id="1293542723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394991293" name="Picture">
+                  <wp:docPr id="127759535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394991293" name="Picture"/>
+                          <pic:cNvPr id="127759535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085421399" name="Picture">
+                  <wp:docPr id="1149175199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085421399" name="Picture"/>
+                          <pic:cNvPr id="1149175199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631957900" name="Picture">
+                        <wp:docPr id="1317113373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631957900" name="Picture"/>
+                                <pic:cNvPr id="1317113373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733038872" name="Picture">
+                        <wp:docPr id="714858816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733038872" name="Picture"/>
+                                <pic:cNvPr id="714858816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365263031" name="Picture">
+                        <wp:docPr id="1319765849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365263031" name="Picture"/>
+                                <pic:cNvPr id="1319765849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803784117" name="Picture">
+                        <wp:docPr id="1821825434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803784117" name="Picture"/>
+                                <pic:cNvPr id="1821825434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052114629" name="Picture">
+                        <wp:docPr id="424850597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052114629" name="Picture"/>
+                                <pic:cNvPr id="424850597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875784139" name="Picture">
+                        <wp:docPr id="921422285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875784139" name="Picture"/>
+                                <pic:cNvPr id="921422285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039175715" name="Picture">
+                        <wp:docPr id="436055917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039175715" name="Picture"/>
+                                <pic:cNvPr id="436055917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050326162" name="Picture">
+                        <wp:docPr id="318747188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050326162" name="Picture"/>
+                                <pic:cNvPr id="318747188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967432766" name="Picture">
+                        <wp:docPr id="794142057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967432766" name="Picture"/>
+                                <pic:cNvPr id="794142057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723886258" name="Picture">
+                        <wp:docPr id="430274622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723886258" name="Picture"/>
+                                <pic:cNvPr id="430274622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016755717" name="Picture">
+                        <wp:docPr id="1159503252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016755717" name="Picture"/>
+                                <pic:cNvPr id="1159503252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914969076" name="Picture">
+                        <wp:docPr id="737153972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914969076" name="Picture"/>
+                                <pic:cNvPr id="737153972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831711312" name="Picture">
+                        <wp:docPr id="313506427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831711312" name="Picture"/>
+                                <pic:cNvPr id="313506427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224922914" name="Picture">
+                        <wp:docPr id="181221332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224922914" name="Picture"/>
+                                <pic:cNvPr id="181221332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509604243" name="Picture">
+                        <wp:docPr id="338033306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509604243" name="Picture"/>
+                                <pic:cNvPr id="338033306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752381153" name="Picture">
+                  <wp:docPr id="978827369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752381153" name="Picture"/>
+                          <pic:cNvPr id="978827369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117411406" name="Picture">
+                  <wp:docPr id="1471197559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117411406" name="Picture"/>
+                          <pic:cNvPr id="1471197559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104607263" name="Picture">
+                  <wp:docPr id="2147021215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104607263" name="Picture"/>
+                          <pic:cNvPr id="2147021215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967948858" name="Picture">
+                  <wp:docPr id="1535696588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967948858" name="Picture"/>
+                          <pic:cNvPr id="1535696588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613025791" name="Picture">
+                  <wp:docPr id="384119278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613025791" name="Picture"/>
+                          <pic:cNvPr id="384119278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592216307" name="Picture">
+                  <wp:docPr id="709789025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592216307" name="Picture"/>
+                          <pic:cNvPr id="709789025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812664297" name="Picture">
+                        <wp:docPr id="1447095341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812664297" name="Picture"/>
+                                <pic:cNvPr id="1447095341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004689163" name="Picture">
+                  <wp:docPr id="1460579191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004689163" name="Picture"/>
+                          <pic:cNvPr id="1460579191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717153866" name="Picture">
+                  <wp:docPr id="381436788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717153866" name="Picture"/>
+                          <pic:cNvPr id="381436788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408138233" name="Picture">
+                  <wp:docPr id="1196221450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408138233" name="Picture"/>
+                          <pic:cNvPr id="1196221450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000585667" name="Picture">
+                  <wp:docPr id="1504543783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000585667" name="Picture"/>
+                          <pic:cNvPr id="1504543783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810635470" name="Picture">
+                  <wp:docPr id="702072885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810635470" name="Picture"/>
+                          <pic:cNvPr id="702072885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666565860" name="Picture">
+                  <wp:docPr id="296583132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666565860" name="Picture"/>
+                          <pic:cNvPr id="296583132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764136237" name="Picture">
+                        <wp:docPr id="558769371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764136237" name="Picture"/>
+                                <pic:cNvPr id="558769371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493139185" name="Picture">
+                        <wp:docPr id="7954317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493139185" name="Picture"/>
+                                <pic:cNvPr id="7954317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989601945" name="Picture">
+                  <wp:docPr id="1798666941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989601945" name="Picture"/>
+                          <pic:cNvPr id="1798666941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570578160" name="Picture">
+                  <wp:docPr id="1701774103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570578160" name="Picture"/>
+                          <pic:cNvPr id="1701774103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121921938" name="Picture">
+                  <wp:docPr id="1604139356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121921938" name="Picture"/>
+                          <pic:cNvPr id="1604139356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554970980" name="Picture">
+                  <wp:docPr id="11861410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554970980" name="Picture"/>
+                          <pic:cNvPr id="11861410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246348915" name="Picture">
+                  <wp:docPr id="1079429703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246348915" name="Picture"/>
+                          <pic:cNvPr id="1079429703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048592302" name="Picture">
+                  <wp:docPr id="1886139638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048592302" name="Picture"/>
+                          <pic:cNvPr id="1886139638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976010140" name="Picture">
+                        <wp:docPr id="2133611555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976010140" name="Picture"/>
+                                <pic:cNvPr id="2133611555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333547511" name="Picture">
+                  <wp:docPr id="519756184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333547511" name="Picture"/>
+                          <pic:cNvPr id="519756184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211199397" name="Picture">
+                  <wp:docPr id="771491156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211199397" name="Picture"/>
+                          <pic:cNvPr id="771491156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387894628" name="Picture">
+                  <wp:docPr id="812433796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387894628" name="Picture"/>
+                          <pic:cNvPr id="812433796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478028096" name="Picture">
+                  <wp:docPr id="1588880164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478028096" name="Picture"/>
+                          <pic:cNvPr id="1588880164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550790518" name="Picture">
+                  <wp:docPr id="1716762665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550790518" name="Picture"/>
+                          <pic:cNvPr id="1716762665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795745987" name="Picture">
+                  <wp:docPr id="1759664501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795745987" name="Picture"/>
+                          <pic:cNvPr id="1759664501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709598371" name="Picture">
+                        <wp:docPr id="553691194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709598371" name="Picture"/>
+                                <pic:cNvPr id="553691194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107454654" name="Picture">
+                  <wp:docPr id="1799983112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107454654" name="Picture"/>
+                          <pic:cNvPr id="1799983112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886720729" name="Picture">
+                  <wp:docPr id="1328329763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886720729" name="Picture"/>
+                          <pic:cNvPr id="1328329763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072131188" name="Picture">
+                  <wp:docPr id="253484764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072131188" name="Picture"/>
+                          <pic:cNvPr id="253484764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130428691" name="Picture">
+                  <wp:docPr id="353934607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130428691" name="Picture"/>
+                          <pic:cNvPr id="353934607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262497557" name="Picture">
+                  <wp:docPr id="431132467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262497557" name="Picture"/>
+                          <pic:cNvPr id="431132467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709988089" name="Picture">
+                  <wp:docPr id="1565738424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709988089" name="Picture"/>
+                          <pic:cNvPr id="1565738424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725529083" name="Picture">
+                  <wp:docPr id="1390863128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725529083" name="Picture"/>
+                          <pic:cNvPr id="1390863128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659821715" name="Picture">
+                  <wp:docPr id="1456898172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659821715" name="Picture"/>
+                          <pic:cNvPr id="1456898172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877628251" name="Picture">
+                  <wp:docPr id="709647055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877628251" name="Picture"/>
+                          <pic:cNvPr id="709647055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>