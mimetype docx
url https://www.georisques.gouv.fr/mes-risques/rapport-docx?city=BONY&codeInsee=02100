--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972321670" name="Picture">
+                  <wp:docPr id="2054800787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972321670" name="Picture"/>
+                          <pic:cNvPr id="2054800787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019414220" name="Picture">
+                  <wp:docPr id="306971577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019414220" name="Picture"/>
+                          <pic:cNvPr id="306971577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084817513" name="Picture">
+                        <wp:docPr id="1585831489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084817513" name="Picture"/>
+                                <pic:cNvPr id="1585831489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356357224" name="Picture">
+                  <wp:docPr id="1198304855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356357224" name="Picture"/>
+                          <pic:cNvPr id="1198304855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655400496" name="Picture">
+                  <wp:docPr id="603026983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655400496" name="Picture"/>
+                          <pic:cNvPr id="603026983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140977383" name="Picture">
+                  <wp:docPr id="926336043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140977383" name="Picture"/>
+                          <pic:cNvPr id="926336043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730128519" name="Picture">
+                  <wp:docPr id="1084342176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730128519" name="Picture"/>
+                          <pic:cNvPr id="1084342176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522319241" name="Picture">
+                  <wp:docPr id="1675722677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522319241" name="Picture"/>
+                          <pic:cNvPr id="1675722677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211103018" name="Picture">
+                        <wp:docPr id="521017804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211103018" name="Picture"/>
+                                <pic:cNvPr id="521017804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165929646" name="Picture">
+                        <wp:docPr id="628541595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165929646" name="Picture"/>
+                                <pic:cNvPr id="628541595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900385702" name="Picture">
+                        <wp:docPr id="332468023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900385702" name="Picture"/>
+                                <pic:cNvPr id="332468023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313072414" name="Picture">
+                        <wp:docPr id="2024902139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313072414" name="Picture"/>
+                                <pic:cNvPr id="2024902139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909537585" name="Picture">
+                        <wp:docPr id="1179924207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909537585" name="Picture"/>
+                                <pic:cNvPr id="1179924207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245404455" name="Picture">
+                        <wp:docPr id="1264946324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245404455" name="Picture"/>
+                                <pic:cNvPr id="1264946324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998717141" name="Picture">
+                        <wp:docPr id="724490974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998717141" name="Picture"/>
+                                <pic:cNvPr id="724490974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37616496" name="Picture">
+                        <wp:docPr id="652271267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37616496" name="Picture"/>
+                                <pic:cNvPr id="652271267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745355075" name="Picture">
+                        <wp:docPr id="1820689435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745355075" name="Picture"/>
+                                <pic:cNvPr id="1820689435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532120735" name="Picture">
+                        <wp:docPr id="1519995552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532120735" name="Picture"/>
+                                <pic:cNvPr id="1519995552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111963180" name="Picture">
+                        <wp:docPr id="1529676060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111963180" name="Picture"/>
+                                <pic:cNvPr id="1529676060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729106503" name="Picture">
+                        <wp:docPr id="1269586038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729106503" name="Picture"/>
+                                <pic:cNvPr id="1269586038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310115477" name="Picture">
+                        <wp:docPr id="913581566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310115477" name="Picture"/>
+                                <pic:cNvPr id="913581566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235003129" name="Picture">
+                        <wp:docPr id="1279760807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235003129" name="Picture"/>
+                                <pic:cNvPr id="1279760807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488933489" name="Picture">
+                        <wp:docPr id="1020180145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488933489" name="Picture"/>
+                                <pic:cNvPr id="1020180145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756585727" name="Picture">
+                  <wp:docPr id="1719931231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756585727" name="Picture"/>
+                          <pic:cNvPr id="1719931231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112815450" name="Picture">
+                  <wp:docPr id="1535125449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112815450" name="Picture"/>
+                          <pic:cNvPr id="1535125449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159966420" name="Picture">
+                  <wp:docPr id="691588486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159966420" name="Picture"/>
+                          <pic:cNvPr id="691588486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431956407" name="Picture">
+                  <wp:docPr id="1487889403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431956407" name="Picture"/>
+                          <pic:cNvPr id="1487889403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527374084" name="Picture">
+                  <wp:docPr id="1730735421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527374084" name="Picture"/>
+                          <pic:cNvPr id="1730735421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450033352" name="Picture">
+                  <wp:docPr id="1683491652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450033352" name="Picture"/>
+                          <pic:cNvPr id="1683491652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128216556" name="Picture">
+                        <wp:docPr id="1753053186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128216556" name="Picture"/>
+                                <pic:cNvPr id="1753053186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146396167" name="Picture">
+                  <wp:docPr id="2113197801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146396167" name="Picture"/>
+                          <pic:cNvPr id="2113197801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012625246" name="Picture">
+                  <wp:docPr id="205642529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012625246" name="Picture"/>
+                          <pic:cNvPr id="205642529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414494260" name="Picture">
+                  <wp:docPr id="259985347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414494260" name="Picture"/>
+                          <pic:cNvPr id="259985347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522041590" name="Picture">
+                  <wp:docPr id="728282638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522041590" name="Picture"/>
+                          <pic:cNvPr id="728282638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531099075" name="Picture">
+                  <wp:docPr id="2123634761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531099075" name="Picture"/>
+                          <pic:cNvPr id="2123634761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245454458" name="Picture">
+                  <wp:docPr id="1850800752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245454458" name="Picture"/>
+                          <pic:cNvPr id="1850800752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945288089" name="Picture">
+                        <wp:docPr id="1298660118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945288089" name="Picture"/>
+                                <pic:cNvPr id="1298660118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377816480" name="Picture">
+                        <wp:docPr id="1941246009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377816480" name="Picture"/>
+                                <pic:cNvPr id="1941246009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290060242" name="Picture">
+                  <wp:docPr id="33090066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290060242" name="Picture"/>
+                          <pic:cNvPr id="33090066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769885011" name="Picture">
+                  <wp:docPr id="1427560230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769885011" name="Picture"/>
+                          <pic:cNvPr id="1427560230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794563088" name="Picture">
+                  <wp:docPr id="1760222454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794563088" name="Picture"/>
+                          <pic:cNvPr id="1760222454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450642967" name="Picture">
+                  <wp:docPr id="845367621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450642967" name="Picture"/>
+                          <pic:cNvPr id="845367621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373748222" name="Picture">
+                  <wp:docPr id="1038531137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373748222" name="Picture"/>
+                          <pic:cNvPr id="1038531137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010543730" name="Picture">
+                  <wp:docPr id="109210260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010543730" name="Picture"/>
+                          <pic:cNvPr id="109210260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306443485" name="Picture">
+                        <wp:docPr id="145194042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306443485" name="Picture"/>
+                                <pic:cNvPr id="145194042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753390376" name="Picture">
+                  <wp:docPr id="493121904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753390376" name="Picture"/>
+                          <pic:cNvPr id="493121904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48378682" name="Picture">
+                  <wp:docPr id="1682369855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48378682" name="Picture"/>
+                          <pic:cNvPr id="1682369855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745199586" name="Picture">
+                  <wp:docPr id="748636554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745199586" name="Picture"/>
+                          <pic:cNvPr id="748636554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789299279" name="Picture">
+                  <wp:docPr id="1851151852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789299279" name="Picture"/>
+                          <pic:cNvPr id="1851151852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493599146" name="Picture">
+                  <wp:docPr id="1779804533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493599146" name="Picture"/>
+                          <pic:cNvPr id="1779804533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647917653" name="Picture">
+                  <wp:docPr id="1284941673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647917653" name="Picture"/>
+                          <pic:cNvPr id="1284941673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60825890" name="Picture">
+                        <wp:docPr id="1908552796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60825890" name="Picture"/>
+                                <pic:cNvPr id="1908552796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016927690" name="Picture">
+                  <wp:docPr id="772146749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016927690" name="Picture"/>
+                          <pic:cNvPr id="772146749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052154442" name="Picture">
+                  <wp:docPr id="1309058933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052154442" name="Picture"/>
+                          <pic:cNvPr id="1309058933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339278285" name="Picture">
+                  <wp:docPr id="1970046783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339278285" name="Picture"/>
+                          <pic:cNvPr id="1970046783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139821545" name="Picture">
+                  <wp:docPr id="2097526920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139821545" name="Picture"/>
+                          <pic:cNvPr id="2097526920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809048984" name="Picture">
+                  <wp:docPr id="306082317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809048984" name="Picture"/>
+                          <pic:cNvPr id="306082317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500481623" name="Picture">
+                  <wp:docPr id="1098477744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500481623" name="Picture"/>
+                          <pic:cNvPr id="1098477744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908407228" name="Picture">
+                  <wp:docPr id="1714525406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908407228" name="Picture"/>
+                          <pic:cNvPr id="1714525406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245797711" name="Picture">
+                  <wp:docPr id="1468495519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245797711" name="Picture"/>
+                          <pic:cNvPr id="1468495519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350421946" name="Picture">
+                  <wp:docPr id="1556749775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350421946" name="Picture"/>
+                          <pic:cNvPr id="1556749775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>