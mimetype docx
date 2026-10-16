--- v1 (2026-10-13)
+++ v2 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054800787" name="Picture">
+                  <wp:docPr id="1982919809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054800787" name="Picture"/>
+                          <pic:cNvPr id="1982919809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306971577" name="Picture">
+                  <wp:docPr id="1928364924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306971577" name="Picture"/>
+                          <pic:cNvPr id="1928364924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585831489" name="Picture">
+                        <wp:docPr id="774600395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585831489" name="Picture"/>
+                                <pic:cNvPr id="774600395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198304855" name="Picture">
+                  <wp:docPr id="300985583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198304855" name="Picture"/>
+                          <pic:cNvPr id="300985583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603026983" name="Picture">
+                  <wp:docPr id="566107992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603026983" name="Picture"/>
+                          <pic:cNvPr id="566107992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926336043" name="Picture">
+                  <wp:docPr id="934751677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926336043" name="Picture"/>
+                          <pic:cNvPr id="934751677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084342176" name="Picture">
+                  <wp:docPr id="2070184240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084342176" name="Picture"/>
+                          <pic:cNvPr id="2070184240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675722677" name="Picture">
+                  <wp:docPr id="1033277076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675722677" name="Picture"/>
+                          <pic:cNvPr id="1033277076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521017804" name="Picture">
+                        <wp:docPr id="2104136902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521017804" name="Picture"/>
+                                <pic:cNvPr id="2104136902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628541595" name="Picture">
+                        <wp:docPr id="1306035876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628541595" name="Picture"/>
+                                <pic:cNvPr id="1306035876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332468023" name="Picture">
+                        <wp:docPr id="357118263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332468023" name="Picture"/>
+                                <pic:cNvPr id="357118263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024902139" name="Picture">
+                        <wp:docPr id="1624843116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024902139" name="Picture"/>
+                                <pic:cNvPr id="1624843116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179924207" name="Picture">
+                        <wp:docPr id="1610354799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179924207" name="Picture"/>
+                                <pic:cNvPr id="1610354799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264946324" name="Picture">
+                        <wp:docPr id="1916351689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264946324" name="Picture"/>
+                                <pic:cNvPr id="1916351689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724490974" name="Picture">
+                        <wp:docPr id="2083857046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724490974" name="Picture"/>
+                                <pic:cNvPr id="2083857046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652271267" name="Picture">
+                        <wp:docPr id="1289335916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652271267" name="Picture"/>
+                                <pic:cNvPr id="1289335916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820689435" name="Picture">
+                        <wp:docPr id="385044176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820689435" name="Picture"/>
+                                <pic:cNvPr id="385044176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519995552" name="Picture">
+                        <wp:docPr id="848001876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519995552" name="Picture"/>
+                                <pic:cNvPr id="848001876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529676060" name="Picture">
+                        <wp:docPr id="292687208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529676060" name="Picture"/>
+                                <pic:cNvPr id="292687208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269586038" name="Picture">
+                        <wp:docPr id="1123874022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269586038" name="Picture"/>
+                                <pic:cNvPr id="1123874022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913581566" name="Picture">
+                        <wp:docPr id="36146394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913581566" name="Picture"/>
+                                <pic:cNvPr id="36146394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279760807" name="Picture">
+                        <wp:docPr id="1257745789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279760807" name="Picture"/>
+                                <pic:cNvPr id="1257745789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020180145" name="Picture">
+                        <wp:docPr id="561645435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020180145" name="Picture"/>
+                                <pic:cNvPr id="561645435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719931231" name="Picture">
+                  <wp:docPr id="2123594669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719931231" name="Picture"/>
+                          <pic:cNvPr id="2123594669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535125449" name="Picture">
+                  <wp:docPr id="1214260489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535125449" name="Picture"/>
+                          <pic:cNvPr id="1214260489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691588486" name="Picture">
+                  <wp:docPr id="294230178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691588486" name="Picture"/>
+                          <pic:cNvPr id="294230178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487889403" name="Picture">
+                  <wp:docPr id="1402425612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487889403" name="Picture"/>
+                          <pic:cNvPr id="1402425612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730735421" name="Picture">
+                  <wp:docPr id="1293497837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730735421" name="Picture"/>
+                          <pic:cNvPr id="1293497837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683491652" name="Picture">
+                  <wp:docPr id="1558520358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683491652" name="Picture"/>
+                          <pic:cNvPr id="1558520358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753053186" name="Picture">
+                        <wp:docPr id="1554415317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753053186" name="Picture"/>
+                                <pic:cNvPr id="1554415317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113197801" name="Picture">
+                  <wp:docPr id="639555876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113197801" name="Picture"/>
+                          <pic:cNvPr id="639555876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205642529" name="Picture">
+                  <wp:docPr id="1595924555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205642529" name="Picture"/>
+                          <pic:cNvPr id="1595924555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259985347" name="Picture">
+                  <wp:docPr id="815820203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259985347" name="Picture"/>
+                          <pic:cNvPr id="815820203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728282638" name="Picture">
+                  <wp:docPr id="165037037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728282638" name="Picture"/>
+                          <pic:cNvPr id="165037037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123634761" name="Picture">
+                  <wp:docPr id="588999582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123634761" name="Picture"/>
+                          <pic:cNvPr id="588999582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850800752" name="Picture">
+                  <wp:docPr id="576316226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850800752" name="Picture"/>
+                          <pic:cNvPr id="576316226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298660118" name="Picture">
+                        <wp:docPr id="369205820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298660118" name="Picture"/>
+                                <pic:cNvPr id="369205820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941246009" name="Picture">
+                        <wp:docPr id="258788931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941246009" name="Picture"/>
+                                <pic:cNvPr id="258788931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33090066" name="Picture">
+                  <wp:docPr id="350719440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33090066" name="Picture"/>
+                          <pic:cNvPr id="350719440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427560230" name="Picture">
+                  <wp:docPr id="946833393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427560230" name="Picture"/>
+                          <pic:cNvPr id="946833393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760222454" name="Picture">
+                  <wp:docPr id="1319232069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760222454" name="Picture"/>
+                          <pic:cNvPr id="1319232069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845367621" name="Picture">
+                  <wp:docPr id="482955653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845367621" name="Picture"/>
+                          <pic:cNvPr id="482955653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038531137" name="Picture">
+                  <wp:docPr id="2092040324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038531137" name="Picture"/>
+                          <pic:cNvPr id="2092040324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109210260" name="Picture">
+                  <wp:docPr id="159933301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109210260" name="Picture"/>
+                          <pic:cNvPr id="159933301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145194042" name="Picture">
+                        <wp:docPr id="1071155027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145194042" name="Picture"/>
+                                <pic:cNvPr id="1071155027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493121904" name="Picture">
+                  <wp:docPr id="1963055126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493121904" name="Picture"/>
+                          <pic:cNvPr id="1963055126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682369855" name="Picture">
+                  <wp:docPr id="117888930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682369855" name="Picture"/>
+                          <pic:cNvPr id="117888930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748636554" name="Picture">
+                  <wp:docPr id="962103832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748636554" name="Picture"/>
+                          <pic:cNvPr id="962103832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851151852" name="Picture">
+                  <wp:docPr id="1007664392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851151852" name="Picture"/>
+                          <pic:cNvPr id="1007664392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779804533" name="Picture">
+                  <wp:docPr id="203497090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779804533" name="Picture"/>
+                          <pic:cNvPr id="203497090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284941673" name="Picture">
+                  <wp:docPr id="1824585994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284941673" name="Picture"/>
+                          <pic:cNvPr id="1824585994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908552796" name="Picture">
+                        <wp:docPr id="220855366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908552796" name="Picture"/>
+                                <pic:cNvPr id="220855366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772146749" name="Picture">
+                  <wp:docPr id="2059966037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772146749" name="Picture"/>
+                          <pic:cNvPr id="2059966037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309058933" name="Picture">
+                  <wp:docPr id="952209030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309058933" name="Picture"/>
+                          <pic:cNvPr id="952209030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970046783" name="Picture">
+                  <wp:docPr id="207449490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970046783" name="Picture"/>
+                          <pic:cNvPr id="207449490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097526920" name="Picture">
+                  <wp:docPr id="613538460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097526920" name="Picture"/>
+                          <pic:cNvPr id="613538460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306082317" name="Picture">
+                  <wp:docPr id="952076653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306082317" name="Picture"/>
+                          <pic:cNvPr id="952076653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098477744" name="Picture">
+                  <wp:docPr id="1706378179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098477744" name="Picture"/>
+                          <pic:cNvPr id="1706378179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714525406" name="Picture">
+                  <wp:docPr id="1548778945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714525406" name="Picture"/>
+                          <pic:cNvPr id="1548778945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468495519" name="Picture">
+                  <wp:docPr id="2139123916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468495519" name="Picture"/>
+                          <pic:cNvPr id="2139123916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556749775" name="Picture">
+                  <wp:docPr id="884510156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556749775" name="Picture"/>
+                          <pic:cNvPr id="884510156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>