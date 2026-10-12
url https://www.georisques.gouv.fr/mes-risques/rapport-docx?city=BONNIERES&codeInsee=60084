--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011461033" name="Picture">
+                  <wp:docPr id="672664359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011461033" name="Picture"/>
+                          <pic:cNvPr id="672664359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196869369" name="Picture">
+                  <wp:docPr id="982911125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196869369" name="Picture"/>
+                          <pic:cNvPr id="982911125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184167786" name="Picture">
+                        <wp:docPr id="1167895036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184167786" name="Picture"/>
+                                <pic:cNvPr id="1167895036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818003670" name="Picture">
+                  <wp:docPr id="709958862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818003670" name="Picture"/>
+                          <pic:cNvPr id="709958862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924613458" name="Picture">
+                  <wp:docPr id="1965146709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924613458" name="Picture"/>
+                          <pic:cNvPr id="1965146709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882859247" name="Picture">
+                  <wp:docPr id="783881913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882859247" name="Picture"/>
+                          <pic:cNvPr id="783881913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18130527" name="Picture">
+                  <wp:docPr id="493679350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18130527" name="Picture"/>
+                          <pic:cNvPr id="493679350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313802912" name="Picture">
+                  <wp:docPr id="969030588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313802912" name="Picture"/>
+                          <pic:cNvPr id="969030588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738021243" name="Picture">
+                        <wp:docPr id="206951538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738021243" name="Picture"/>
+                                <pic:cNvPr id="206951538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800581642" name="Picture">
+                        <wp:docPr id="1535305524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800581642" name="Picture"/>
+                                <pic:cNvPr id="1535305524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29789103" name="Picture">
+                        <wp:docPr id="460737413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29789103" name="Picture"/>
+                                <pic:cNvPr id="460737413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416579301" name="Picture">
+                        <wp:docPr id="2038153333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416579301" name="Picture"/>
+                                <pic:cNvPr id="2038153333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110359888" name="Picture">
+                        <wp:docPr id="1747216558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110359888" name="Picture"/>
+                                <pic:cNvPr id="1747216558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932656131" name="Picture">
+                        <wp:docPr id="1870337052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932656131" name="Picture"/>
+                                <pic:cNvPr id="1870337052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767031822" name="Picture">
+                        <wp:docPr id="2109780082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767031822" name="Picture"/>
+                                <pic:cNvPr id="2109780082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107061843" name="Picture">
+                        <wp:docPr id="1318397858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107061843" name="Picture"/>
+                                <pic:cNvPr id="1318397858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406810831" name="Picture">
+                        <wp:docPr id="2106324200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406810831" name="Picture"/>
+                                <pic:cNvPr id="2106324200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069791606" name="Picture">
+                        <wp:docPr id="757835688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069791606" name="Picture"/>
+                                <pic:cNvPr id="757835688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615515672" name="Picture">
+                        <wp:docPr id="1395902060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615515672" name="Picture"/>
+                                <pic:cNvPr id="1395902060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572805344" name="Picture">
+                        <wp:docPr id="1104497844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572805344" name="Picture"/>
+                                <pic:cNvPr id="1104497844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668995300" name="Picture">
+                        <wp:docPr id="543795090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668995300" name="Picture"/>
+                                <pic:cNvPr id="543795090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084410373" name="Picture">
+                        <wp:docPr id="1752874719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084410373" name="Picture"/>
+                                <pic:cNvPr id="1752874719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939529563" name="Picture">
+                        <wp:docPr id="1145951558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939529563" name="Picture"/>
+                                <pic:cNvPr id="1145951558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589920345" name="Picture">
+                  <wp:docPr id="1114017107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589920345" name="Picture"/>
+                          <pic:cNvPr id="1114017107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906977217" name="Picture">
+                  <wp:docPr id="133250458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906977217" name="Picture"/>
+                          <pic:cNvPr id="133250458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044720070" name="Picture">
+                  <wp:docPr id="1604970197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044720070" name="Picture"/>
+                          <pic:cNvPr id="1604970197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828780872" name="Picture">
+                  <wp:docPr id="557747446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828780872" name="Picture"/>
+                          <pic:cNvPr id="557747446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775600503" name="Picture">
+                  <wp:docPr id="543981862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775600503" name="Picture"/>
+                          <pic:cNvPr id="543981862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912839123" name="Picture">
+                  <wp:docPr id="230199935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912839123" name="Picture"/>
+                          <pic:cNvPr id="230199935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839185459" name="Picture">
+                        <wp:docPr id="1010529215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839185459" name="Picture"/>
+                                <pic:cNvPr id="1010529215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19249,57 +19249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461660925" name="Picture">
+                  <wp:docPr id="424052320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461660925" name="Picture"/>
+                          <pic:cNvPr id="424052320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19329,57 +19329,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749873839" name="Picture">
+                  <wp:docPr id="563549495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749873839" name="Picture"/>
+                          <pic:cNvPr id="563549495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19874,57 +19874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298521350" name="Picture">
+                  <wp:docPr id="1936486474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298521350" name="Picture"/>
+                          <pic:cNvPr id="1936486474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210623265" name="Picture">
+                        <wp:docPr id="1799957636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210623265" name="Picture"/>
+                                <pic:cNvPr id="1799957636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21793,57 +21793,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313870613" name="Picture">
+                        <wp:docPr id="1161089529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313870613" name="Picture"/>
+                                <pic:cNvPr id="1161089529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23705,57 +23705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213574151" name="Picture">
+                  <wp:docPr id="1099639097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213574151" name="Picture"/>
+                          <pic:cNvPr id="1099639097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23794,57 +23794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726107052" name="Picture">
+                  <wp:docPr id="424139406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726107052" name="Picture"/>
+                          <pic:cNvPr id="424139406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24438,57 +24438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698821482" name="Picture">
+                  <wp:docPr id="2057272134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698821482" name="Picture"/>
+                          <pic:cNvPr id="2057272134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25436,57 +25436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870347426" name="Picture">
+                  <wp:docPr id="1752334747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870347426" name="Picture"/>
+                          <pic:cNvPr id="1752334747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25539,57 +25539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573415713" name="Picture">
+                  <wp:docPr id="341278177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573415713" name="Picture"/>
+                          <pic:cNvPr id="341278177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26918,57 +26918,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858231027" name="Picture">
+                  <wp:docPr id="1430874578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858231027" name="Picture"/>
+                          <pic:cNvPr id="1430874578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28043,57 +28043,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436439513" name="Picture">
+                        <wp:docPr id="618228948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436439513" name="Picture"/>
+                                <pic:cNvPr id="618228948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29396,57 +29396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886126798" name="Picture">
+                  <wp:docPr id="895938053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886126798" name="Picture"/>
+                          <pic:cNvPr id="895938053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29485,57 +29485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536380947" name="Picture">
+                  <wp:docPr id="1757361645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536380947" name="Picture"/>
+                          <pic:cNvPr id="1757361645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30129,57 +30129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083835939" name="Picture">
+                  <wp:docPr id="133123042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083835939" name="Picture"/>
+                          <pic:cNvPr id="133123042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31127,57 +31127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183058733" name="Picture">
+                  <wp:docPr id="2114409815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183058733" name="Picture"/>
+                          <pic:cNvPr id="2114409815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31230,57 +31230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102053182" name="Picture">
+                  <wp:docPr id="1633485450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102053182" name="Picture"/>
+                          <pic:cNvPr id="1633485450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32611,57 +32611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853316339" name="Picture">
+                  <wp:docPr id="1208027662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853316339" name="Picture"/>
+                          <pic:cNvPr id="1208027662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33754,57 +33754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489297201" name="Picture">
+                        <wp:docPr id="736237379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489297201" name="Picture"/>
+                                <pic:cNvPr id="736237379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35143,57 +35143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231962787" name="Picture">
+                  <wp:docPr id="1811097931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231962787" name="Picture"/>
+                          <pic:cNvPr id="1811097931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35232,57 +35232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161736497" name="Picture">
+                  <wp:docPr id="920695807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161736497" name="Picture"/>
+                          <pic:cNvPr id="920695807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35876,57 +35876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868159344" name="Picture">
+                  <wp:docPr id="2070714447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868159344" name="Picture"/>
+                          <pic:cNvPr id="2070714447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36874,57 +36874,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339315188" name="Picture">
+                  <wp:docPr id="545997630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339315188" name="Picture"/>
+                          <pic:cNvPr id="545997630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36977,57 +36977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231223272" name="Picture">
+                  <wp:docPr id="655346425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231223272" name="Picture"/>
+                          <pic:cNvPr id="655346425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38354,57 +38354,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97683100" name="Picture">
+                  <wp:docPr id="1981383383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97683100" name="Picture"/>
+                          <pic:cNvPr id="1981383383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039536101" name="Picture">
+                        <wp:docPr id="828518776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039536101" name="Picture"/>
+                                <pic:cNvPr id="828518776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40858,57 +40858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746690721" name="Picture">
+                  <wp:docPr id="198644409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746690721" name="Picture"/>
+                          <pic:cNvPr id="198644409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40947,57 +40947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794695622" name="Picture">
+                  <wp:docPr id="1653674626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794695622" name="Picture"/>
+                          <pic:cNvPr id="1653674626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41591,57 +41591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765014864" name="Picture">
+                  <wp:docPr id="659255025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765014864" name="Picture"/>
+                          <pic:cNvPr id="659255025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42589,57 +42589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999765299" name="Picture">
+                  <wp:docPr id="912184056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999765299" name="Picture"/>
+                          <pic:cNvPr id="912184056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42692,57 +42692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688488324" name="Picture">
+                  <wp:docPr id="1734522193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688488324" name="Picture"/>
+                          <pic:cNvPr id="1734522193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44069,57 +44069,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643293962" name="Picture">
+                  <wp:docPr id="1948573564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643293962" name="Picture"/>
+                          <pic:cNvPr id="1948573564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45212,57 +45212,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936595155" name="Picture">
+                        <wp:docPr id="81960962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936595155" name="Picture"/>
+                                <pic:cNvPr id="81960962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46433,57 +46433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117469513" name="Picture">
+                  <wp:docPr id="1458520285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117469513" name="Picture"/>
+                          <pic:cNvPr id="1458520285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46504,57 +46504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100796824" name="Picture">
+                  <wp:docPr id="564294656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100796824" name="Picture"/>
+                          <pic:cNvPr id="564294656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46918,57 +46918,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416493023" name="Picture">
+                  <wp:docPr id="61178537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416493023" name="Picture"/>
+                          <pic:cNvPr id="61178537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>