--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233619380" name="Picture">
+                  <wp:docPr id="2052078822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233619380" name="Picture"/>
+                          <pic:cNvPr id="2052078822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085129855" name="Picture">
+                  <wp:docPr id="98601215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085129855" name="Picture"/>
+                          <pic:cNvPr id="98601215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="639183434" name="Picture">
+                        <wp:docPr id="1578825704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="639183434" name="Picture"/>
+                                <pic:cNvPr id="1578825704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329588320" name="Picture">
+                  <wp:docPr id="1543003042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329588320" name="Picture"/>
+                          <pic:cNvPr id="1543003042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947414470" name="Picture">
+                  <wp:docPr id="1432926110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947414470" name="Picture"/>
+                          <pic:cNvPr id="1432926110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425849655" name="Picture">
+                  <wp:docPr id="1922653206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425849655" name="Picture"/>
+                          <pic:cNvPr id="1922653206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553795540" name="Picture">
+                  <wp:docPr id="694783873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553795540" name="Picture"/>
+                          <pic:cNvPr id="694783873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020762415" name="Picture">
+                  <wp:docPr id="1165446348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020762415" name="Picture"/>
+                          <pic:cNvPr id="1165446348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475287100" name="Picture">
+                        <wp:docPr id="957987844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475287100" name="Picture"/>
+                                <pic:cNvPr id="957987844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659941264" name="Picture">
+                        <wp:docPr id="967348605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659941264" name="Picture"/>
+                                <pic:cNvPr id="967348605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899115088" name="Picture">
+                        <wp:docPr id="2120012249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899115088" name="Picture"/>
+                                <pic:cNvPr id="2120012249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367351857" name="Picture">
+                        <wp:docPr id="2009766594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367351857" name="Picture"/>
+                                <pic:cNvPr id="2009766594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687608542" name="Picture">
+                        <wp:docPr id="1135837726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687608542" name="Picture"/>
+                                <pic:cNvPr id="1135837726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866613271" name="Picture">
+                        <wp:docPr id="1541202251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866613271" name="Picture"/>
+                                <pic:cNvPr id="1541202251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968769577" name="Picture">
+                        <wp:docPr id="2129368736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968769577" name="Picture"/>
+                                <pic:cNvPr id="2129368736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435854723" name="Picture">
+                        <wp:docPr id="755935017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435854723" name="Picture"/>
+                                <pic:cNvPr id="755935017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834129186" name="Picture">
+                        <wp:docPr id="1941947223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834129186" name="Picture"/>
+                                <pic:cNvPr id="1941947223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226470276" name="Picture">
+                        <wp:docPr id="661908428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226470276" name="Picture"/>
+                                <pic:cNvPr id="661908428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995469932" name="Picture">
+                        <wp:docPr id="1877444066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995469932" name="Picture"/>
+                                <pic:cNvPr id="1877444066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838666000" name="Picture">
+                        <wp:docPr id="1515652906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838666000" name="Picture"/>
+                                <pic:cNvPr id="1515652906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693380491" name="Picture">
+                        <wp:docPr id="2120105214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693380491" name="Picture"/>
+                                <pic:cNvPr id="2120105214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124051000" name="Picture">
+                        <wp:docPr id="1842981500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124051000" name="Picture"/>
+                                <pic:cNvPr id="1842981500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182319201" name="Picture">
+                        <wp:docPr id="1948615070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182319201" name="Picture"/>
+                                <pic:cNvPr id="1948615070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854959928" name="Picture">
+                        <wp:docPr id="1046203601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854959928" name="Picture"/>
+                                <pic:cNvPr id="1046203601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665328099" name="Picture">
+                        <wp:docPr id="1580620488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665328099" name="Picture"/>
+                                <pic:cNvPr id="1580620488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557746732" name="Picture">
+                        <wp:docPr id="1450556904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557746732" name="Picture"/>
+                                <pic:cNvPr id="1450556904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531067502" name="Picture">
+                  <wp:docPr id="1509374190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531067502" name="Picture"/>
+                          <pic:cNvPr id="1509374190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302106439" name="Picture">
+                  <wp:docPr id="458109412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302106439" name="Picture"/>
+                          <pic:cNvPr id="458109412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362145135" name="Picture">
+                  <wp:docPr id="138633093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362145135" name="Picture"/>
+                          <pic:cNvPr id="138633093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918469909" name="Picture">
+                  <wp:docPr id="1537496354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918469909" name="Picture"/>
+                          <pic:cNvPr id="1537496354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284671873" name="Picture">
+                  <wp:docPr id="1431608652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284671873" name="Picture"/>
+                          <pic:cNvPr id="1431608652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230888695" name="Picture">
+                  <wp:docPr id="1240264434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230888695" name="Picture"/>
+                          <pic:cNvPr id="1240264434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655452548" name="Picture">
+                        <wp:docPr id="1598013325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655452548" name="Picture"/>
+                                <pic:cNvPr id="1598013325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861371380" name="Picture">
+                  <wp:docPr id="1581796575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861371380" name="Picture"/>
+                          <pic:cNvPr id="1581796575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963324974" name="Picture">
+                  <wp:docPr id="1027903306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963324974" name="Picture"/>
+                          <pic:cNvPr id="1027903306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354041806" name="Picture">
+                  <wp:docPr id="522554552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354041806" name="Picture"/>
+                          <pic:cNvPr id="522554552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303770349" name="Picture">
+                  <wp:docPr id="1000068603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303770349" name="Picture"/>
+                          <pic:cNvPr id="1000068603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867992966" name="Picture">
+                  <wp:docPr id="1805963701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867992966" name="Picture"/>
+                          <pic:cNvPr id="1805963701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707908609" name="Picture">
+                  <wp:docPr id="1040143258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707908609" name="Picture"/>
+                          <pic:cNvPr id="1040143258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397094423" name="Picture">
+                        <wp:docPr id="485148217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397094423" name="Picture"/>
+                                <pic:cNvPr id="485148217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956216539" name="Picture">
+                        <wp:docPr id="1948716562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956216539" name="Picture"/>
+                                <pic:cNvPr id="1948716562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148944159" name="Picture">
+                  <wp:docPr id="1043781025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148944159" name="Picture"/>
+                          <pic:cNvPr id="1043781025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98706833" name="Picture">
+                  <wp:docPr id="1317596369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98706833" name="Picture"/>
+                          <pic:cNvPr id="1317596369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290569773" name="Picture">
+                  <wp:docPr id="1586684919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290569773" name="Picture"/>
+                          <pic:cNvPr id="1586684919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246249487" name="Picture">
+                  <wp:docPr id="31903286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246249487" name="Picture"/>
+                          <pic:cNvPr id="31903286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896166214" name="Picture">
+                  <wp:docPr id="664013912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896166214" name="Picture"/>
+                          <pic:cNvPr id="664013912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807732191" name="Picture">
+                  <wp:docPr id="2145470530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807732191" name="Picture"/>
+                          <pic:cNvPr id="2145470530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546339430" name="Picture">
+                        <wp:docPr id="1836468387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546339430" name="Picture"/>
+                                <pic:cNvPr id="1836468387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141415879" name="Picture">
+                  <wp:docPr id="413187607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141415879" name="Picture"/>
+                          <pic:cNvPr id="413187607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945438897" name="Picture">
+                  <wp:docPr id="1671620868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945438897" name="Picture"/>
+                          <pic:cNvPr id="1671620868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054431443" name="Picture">
+                  <wp:docPr id="1230325931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054431443" name="Picture"/>
+                          <pic:cNvPr id="1230325931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657557610" name="Picture">
+                  <wp:docPr id="1139589122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657557610" name="Picture"/>
+                          <pic:cNvPr id="1139589122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046700348" name="Picture">
+                  <wp:docPr id="276261960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046700348" name="Picture"/>
+                          <pic:cNvPr id="276261960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768846992" name="Picture">
+                  <wp:docPr id="563451483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768846992" name="Picture"/>
+                          <pic:cNvPr id="563451483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660503152" name="Picture">
+                        <wp:docPr id="158388169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660503152" name="Picture"/>
+                                <pic:cNvPr id="158388169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392427923" name="Picture">
+                  <wp:docPr id="81442802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392427923" name="Picture"/>
+                          <pic:cNvPr id="81442802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949762977" name="Picture">
+                  <wp:docPr id="1400801191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949762977" name="Picture"/>
+                          <pic:cNvPr id="1400801191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297519807" name="Picture">
+                  <wp:docPr id="769116404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297519807" name="Picture"/>
+                          <pic:cNvPr id="769116404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545844907" name="Picture">
+                  <wp:docPr id="1466116163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545844907" name="Picture"/>
+                          <pic:cNvPr id="1466116163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565391187" name="Picture">
+                  <wp:docPr id="954807208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565391187" name="Picture"/>
+                          <pic:cNvPr id="954807208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791592129" name="Picture">
+                  <wp:docPr id="82639612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791592129" name="Picture"/>
+                          <pic:cNvPr id="82639612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437664636" name="Picture">
+                  <wp:docPr id="2076541943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437664636" name="Picture"/>
+                          <pic:cNvPr id="2076541943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020217713" name="Picture">
+                  <wp:docPr id="404598121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020217713" name="Picture"/>
+                          <pic:cNvPr id="404598121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124117631" name="Picture">
+                  <wp:docPr id="572753901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124117631" name="Picture"/>
+                          <pic:cNvPr id="572753901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29157941" name="Picture">
+                  <wp:docPr id="8305522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29157941" name="Picture"/>
+                          <pic:cNvPr id="8305522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107389088" name="Picture">
+                  <wp:docPr id="804612473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107389088" name="Picture"/>
+                          <pic:cNvPr id="804612473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633805522" name="Picture">
+                  <wp:docPr id="486342704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633805522" name="Picture"/>
+                          <pic:cNvPr id="486342704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058641974" name="Picture">
+                  <wp:docPr id="2117383616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058641974" name="Picture"/>
+                          <pic:cNvPr id="2117383616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946799253" name="Picture">
+                  <wp:docPr id="1579030724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946799253" name="Picture"/>
+                          <pic:cNvPr id="1579030724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948637465" name="Picture">
+                  <wp:docPr id="1043720040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948637465" name="Picture"/>
+                          <pic:cNvPr id="1043720040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>