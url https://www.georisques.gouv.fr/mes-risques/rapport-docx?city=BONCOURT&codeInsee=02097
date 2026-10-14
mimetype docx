--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627048222" name="Picture">
+                  <wp:docPr id="1580377074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627048222" name="Picture"/>
+                          <pic:cNvPr id="1580377074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336126446" name="Picture">
+                  <wp:docPr id="6816521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336126446" name="Picture"/>
+                          <pic:cNvPr id="6816521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49494797" name="Picture">
+                        <wp:docPr id="1487891740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49494797" name="Picture"/>
+                                <pic:cNvPr id="1487891740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413543670" name="Picture">
+                  <wp:docPr id="1290838971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413543670" name="Picture"/>
+                          <pic:cNvPr id="1290838971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471891901" name="Picture">
+                  <wp:docPr id="1433951112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471891901" name="Picture"/>
+                          <pic:cNvPr id="1433951112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886851139" name="Picture">
+                  <wp:docPr id="405014296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886851139" name="Picture"/>
+                          <pic:cNvPr id="405014296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071178386" name="Picture">
+                  <wp:docPr id="297809959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071178386" name="Picture"/>
+                          <pic:cNvPr id="297809959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222195361" name="Picture">
+                  <wp:docPr id="1894043689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222195361" name="Picture"/>
+                          <pic:cNvPr id="1894043689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838682528" name="Picture">
+                        <wp:docPr id="466366432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838682528" name="Picture"/>
+                                <pic:cNvPr id="466366432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725940355" name="Picture">
+                        <wp:docPr id="1574101028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725940355" name="Picture"/>
+                                <pic:cNvPr id="1574101028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298574868" name="Picture">
+                        <wp:docPr id="693633323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298574868" name="Picture"/>
+                                <pic:cNvPr id="693633323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154641954" name="Picture">
+                        <wp:docPr id="1862943474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154641954" name="Picture"/>
+                                <pic:cNvPr id="1862943474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753481567" name="Picture">
+                        <wp:docPr id="284128183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753481567" name="Picture"/>
+                                <pic:cNvPr id="284128183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297686167" name="Picture">
+                        <wp:docPr id="1825767533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297686167" name="Picture"/>
+                                <pic:cNvPr id="1825767533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657197254" name="Picture">
+                        <wp:docPr id="2108802170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657197254" name="Picture"/>
+                                <pic:cNvPr id="2108802170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876689837" name="Picture">
+                        <wp:docPr id="64492462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876689837" name="Picture"/>
+                                <pic:cNvPr id="64492462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177251502" name="Picture">
+                        <wp:docPr id="1110281232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177251502" name="Picture"/>
+                                <pic:cNvPr id="1110281232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136701279" name="Picture">
+                        <wp:docPr id="1788800510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136701279" name="Picture"/>
+                                <pic:cNvPr id="1788800510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286275106" name="Picture">
+                        <wp:docPr id="988089791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286275106" name="Picture"/>
+                                <pic:cNvPr id="988089791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343521326" name="Picture">
+                        <wp:docPr id="1627866675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343521326" name="Picture"/>
+                                <pic:cNvPr id="1627866675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986668357" name="Picture">
+                        <wp:docPr id="273456431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986668357" name="Picture"/>
+                                <pic:cNvPr id="273456431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216230913" name="Picture">
+                        <wp:docPr id="756732016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216230913" name="Picture"/>
+                                <pic:cNvPr id="756732016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100333646" name="Picture">
+                        <wp:docPr id="688455553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100333646" name="Picture"/>
+                                <pic:cNvPr id="688455553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090013277" name="Picture">
+                  <wp:docPr id="1078573460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090013277" name="Picture"/>
+                          <pic:cNvPr id="1078573460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999520023" name="Picture">
+                  <wp:docPr id="599608277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999520023" name="Picture"/>
+                          <pic:cNvPr id="599608277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778459182" name="Picture">
+                  <wp:docPr id="99110162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778459182" name="Picture"/>
+                          <pic:cNvPr id="99110162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291175469" name="Picture">
+                  <wp:docPr id="1858604542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291175469" name="Picture"/>
+                          <pic:cNvPr id="1858604542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862830339" name="Picture">
+                  <wp:docPr id="1870500454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862830339" name="Picture"/>
+                          <pic:cNvPr id="1870500454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905663413" name="Picture">
+                  <wp:docPr id="2001093905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905663413" name="Picture"/>
+                          <pic:cNvPr id="2001093905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471026681" name="Picture">
+                        <wp:docPr id="64635082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471026681" name="Picture"/>
+                                <pic:cNvPr id="64635082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077648222" name="Picture">
+                  <wp:docPr id="464300639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077648222" name="Picture"/>
+                          <pic:cNvPr id="464300639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916577618" name="Picture">
+                  <wp:docPr id="2043568683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916577618" name="Picture"/>
+                          <pic:cNvPr id="2043568683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285677474" name="Picture">
+                  <wp:docPr id="675525064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285677474" name="Picture"/>
+                          <pic:cNvPr id="675525064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148291518" name="Picture">
+                  <wp:docPr id="460731728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148291518" name="Picture"/>
+                          <pic:cNvPr id="460731728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665798906" name="Picture">
+                  <wp:docPr id="493112521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665798906" name="Picture"/>
+                          <pic:cNvPr id="493112521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062172720" name="Picture">
+                  <wp:docPr id="828858510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062172720" name="Picture"/>
+                          <pic:cNvPr id="828858510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28374276" name="Picture">
+                        <wp:docPr id="1269352595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28374276" name="Picture"/>
+                                <pic:cNvPr id="1269352595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165661178" name="Picture">
+                  <wp:docPr id="1103213176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165661178" name="Picture"/>
+                          <pic:cNvPr id="1103213176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992577291" name="Picture">
+                  <wp:docPr id="1774074626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992577291" name="Picture"/>
+                          <pic:cNvPr id="1774074626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244186053" name="Picture">
+                  <wp:docPr id="1735918896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244186053" name="Picture"/>
+                          <pic:cNvPr id="1735918896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525589107" name="Picture">
+                  <wp:docPr id="1050244542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525589107" name="Picture"/>
+                          <pic:cNvPr id="1050244542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228256962" name="Picture">
+                  <wp:docPr id="901412705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228256962" name="Picture"/>
+                          <pic:cNvPr id="901412705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193954010" name="Picture">
+                  <wp:docPr id="304457484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193954010" name="Picture"/>
+                          <pic:cNvPr id="304457484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918416815" name="Picture">
+                        <wp:docPr id="826489199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918416815" name="Picture"/>
+                                <pic:cNvPr id="826489199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731288996" name="Picture">
+                  <wp:docPr id="241300876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731288996" name="Picture"/>
+                          <pic:cNvPr id="241300876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797875110" name="Picture">
+                  <wp:docPr id="1822136189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797875110" name="Picture"/>
+                          <pic:cNvPr id="1822136189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314930279" name="Picture">
+                  <wp:docPr id="106823468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314930279" name="Picture"/>
+                          <pic:cNvPr id="106823468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777487533" name="Picture">
+                  <wp:docPr id="836772566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777487533" name="Picture"/>
+                          <pic:cNvPr id="836772566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274179216" name="Picture">
+                  <wp:docPr id="354571254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274179216" name="Picture"/>
+                          <pic:cNvPr id="354571254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058748643" name="Picture">
+                  <wp:docPr id="1965146664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058748643" name="Picture"/>
+                          <pic:cNvPr id="1965146664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541498318" name="Picture">
+                        <wp:docPr id="74290864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541498318" name="Picture"/>
+                                <pic:cNvPr id="74290864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566742243" name="Picture">
+                  <wp:docPr id="1024589908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566742243" name="Picture"/>
+                          <pic:cNvPr id="1024589908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901593088" name="Picture">
+                  <wp:docPr id="1428343120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901593088" name="Picture"/>
+                          <pic:cNvPr id="1428343120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275861056" name="Picture">
+                  <wp:docPr id="460217839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275861056" name="Picture"/>
+                          <pic:cNvPr id="460217839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755702471" name="Picture">
+                  <wp:docPr id="900414879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755702471" name="Picture"/>
+                          <pic:cNvPr id="900414879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576788343" name="Picture">
+                  <wp:docPr id="452893160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576788343" name="Picture"/>
+                          <pic:cNvPr id="452893160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441457024" name="Picture">
+                  <wp:docPr id="911884807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441457024" name="Picture"/>
+                          <pic:cNvPr id="911884807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884987076" name="Picture">
+                  <wp:docPr id="1476664763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884987076" name="Picture"/>
+                          <pic:cNvPr id="1476664763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940347328" name="Picture">
+                  <wp:docPr id="1776999889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940347328" name="Picture"/>
+                          <pic:cNvPr id="1776999889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376856857" name="Picture">
+                  <wp:docPr id="1646757668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376856857" name="Picture"/>
+                          <pic:cNvPr id="1646757668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>