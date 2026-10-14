--- v1 (2026-10-14)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580377074" name="Picture">
+                  <wp:docPr id="2069797659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580377074" name="Picture"/>
+                          <pic:cNvPr id="2069797659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6816521" name="Picture">
+                  <wp:docPr id="1277065126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6816521" name="Picture"/>
+                          <pic:cNvPr id="1277065126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487891740" name="Picture">
+                        <wp:docPr id="1225924958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487891740" name="Picture"/>
+                                <pic:cNvPr id="1225924958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290838971" name="Picture">
+                  <wp:docPr id="640583837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290838971" name="Picture"/>
+                          <pic:cNvPr id="640583837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433951112" name="Picture">
+                  <wp:docPr id="745671573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433951112" name="Picture"/>
+                          <pic:cNvPr id="745671573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405014296" name="Picture">
+                  <wp:docPr id="805483712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405014296" name="Picture"/>
+                          <pic:cNvPr id="805483712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297809959" name="Picture">
+                  <wp:docPr id="1840371844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297809959" name="Picture"/>
+                          <pic:cNvPr id="1840371844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894043689" name="Picture">
+                  <wp:docPr id="1160812236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894043689" name="Picture"/>
+                          <pic:cNvPr id="1160812236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466366432" name="Picture">
+                        <wp:docPr id="1085831285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466366432" name="Picture"/>
+                                <pic:cNvPr id="1085831285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574101028" name="Picture">
+                        <wp:docPr id="995296346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574101028" name="Picture"/>
+                                <pic:cNvPr id="995296346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693633323" name="Picture">
+                        <wp:docPr id="1230839383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693633323" name="Picture"/>
+                                <pic:cNvPr id="1230839383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862943474" name="Picture">
+                        <wp:docPr id="2063990477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862943474" name="Picture"/>
+                                <pic:cNvPr id="2063990477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284128183" name="Picture">
+                        <wp:docPr id="1822503995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284128183" name="Picture"/>
+                                <pic:cNvPr id="1822503995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825767533" name="Picture">
+                        <wp:docPr id="1449911925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825767533" name="Picture"/>
+                                <pic:cNvPr id="1449911925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108802170" name="Picture">
+                        <wp:docPr id="1419221248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108802170" name="Picture"/>
+                                <pic:cNvPr id="1419221248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64492462" name="Picture">
+                        <wp:docPr id="186674810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64492462" name="Picture"/>
+                                <pic:cNvPr id="186674810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110281232" name="Picture">
+                        <wp:docPr id="1394346270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110281232" name="Picture"/>
+                                <pic:cNvPr id="1394346270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788800510" name="Picture">
+                        <wp:docPr id="594394597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788800510" name="Picture"/>
+                                <pic:cNvPr id="594394597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988089791" name="Picture">
+                        <wp:docPr id="1626646442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988089791" name="Picture"/>
+                                <pic:cNvPr id="1626646442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627866675" name="Picture">
+                        <wp:docPr id="2114625713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627866675" name="Picture"/>
+                                <pic:cNvPr id="2114625713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273456431" name="Picture">
+                        <wp:docPr id="904336255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273456431" name="Picture"/>
+                                <pic:cNvPr id="904336255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756732016" name="Picture">
+                        <wp:docPr id="1595816471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756732016" name="Picture"/>
+                                <pic:cNvPr id="1595816471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688455553" name="Picture">
+                        <wp:docPr id="1523555091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688455553" name="Picture"/>
+                                <pic:cNvPr id="1523555091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078573460" name="Picture">
+                  <wp:docPr id="627524834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078573460" name="Picture"/>
+                          <pic:cNvPr id="627524834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599608277" name="Picture">
+                  <wp:docPr id="1456209485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599608277" name="Picture"/>
+                          <pic:cNvPr id="1456209485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99110162" name="Picture">
+                  <wp:docPr id="911455336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99110162" name="Picture"/>
+                          <pic:cNvPr id="911455336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858604542" name="Picture">
+                  <wp:docPr id="1576306825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858604542" name="Picture"/>
+                          <pic:cNvPr id="1576306825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870500454" name="Picture">
+                  <wp:docPr id="216993382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870500454" name="Picture"/>
+                          <pic:cNvPr id="216993382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001093905" name="Picture">
+                  <wp:docPr id="995705972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001093905" name="Picture"/>
+                          <pic:cNvPr id="995705972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64635082" name="Picture">
+                        <wp:docPr id="1425738535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64635082" name="Picture"/>
+                                <pic:cNvPr id="1425738535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464300639" name="Picture">
+                  <wp:docPr id="2032650003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464300639" name="Picture"/>
+                          <pic:cNvPr id="2032650003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043568683" name="Picture">
+                  <wp:docPr id="423907376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043568683" name="Picture"/>
+                          <pic:cNvPr id="423907376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675525064" name="Picture">
+                  <wp:docPr id="359322124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675525064" name="Picture"/>
+                          <pic:cNvPr id="359322124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460731728" name="Picture">
+                  <wp:docPr id="1585377791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460731728" name="Picture"/>
+                          <pic:cNvPr id="1585377791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493112521" name="Picture">
+                  <wp:docPr id="2074467944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493112521" name="Picture"/>
+                          <pic:cNvPr id="2074467944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828858510" name="Picture">
+                  <wp:docPr id="461188925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828858510" name="Picture"/>
+                          <pic:cNvPr id="461188925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269352595" name="Picture">
+                        <wp:docPr id="1249138749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269352595" name="Picture"/>
+                                <pic:cNvPr id="1249138749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103213176" name="Picture">
+                  <wp:docPr id="939688585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103213176" name="Picture"/>
+                          <pic:cNvPr id="939688585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774074626" name="Picture">
+                  <wp:docPr id="1070542903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774074626" name="Picture"/>
+                          <pic:cNvPr id="1070542903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735918896" name="Picture">
+                  <wp:docPr id="1347631663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735918896" name="Picture"/>
+                          <pic:cNvPr id="1347631663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050244542" name="Picture">
+                  <wp:docPr id="1377641818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050244542" name="Picture"/>
+                          <pic:cNvPr id="1377641818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901412705" name="Picture">
+                  <wp:docPr id="1994409110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901412705" name="Picture"/>
+                          <pic:cNvPr id="1994409110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304457484" name="Picture">
+                  <wp:docPr id="812569331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304457484" name="Picture"/>
+                          <pic:cNvPr id="812569331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826489199" name="Picture">
+                        <wp:docPr id="1239801854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826489199" name="Picture"/>
+                                <pic:cNvPr id="1239801854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241300876" name="Picture">
+                  <wp:docPr id="265971067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241300876" name="Picture"/>
+                          <pic:cNvPr id="265971067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822136189" name="Picture">
+                  <wp:docPr id="1016306184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822136189" name="Picture"/>
+                          <pic:cNvPr id="1016306184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106823468" name="Picture">
+                  <wp:docPr id="922717231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106823468" name="Picture"/>
+                          <pic:cNvPr id="922717231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836772566" name="Picture">
+                  <wp:docPr id="589778599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836772566" name="Picture"/>
+                          <pic:cNvPr id="589778599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354571254" name="Picture">
+                  <wp:docPr id="947004297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354571254" name="Picture"/>
+                          <pic:cNvPr id="947004297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965146664" name="Picture">
+                  <wp:docPr id="374756577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965146664" name="Picture"/>
+                          <pic:cNvPr id="374756577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74290864" name="Picture">
+                        <wp:docPr id="1291055091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74290864" name="Picture"/>
+                                <pic:cNvPr id="1291055091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024589908" name="Picture">
+                  <wp:docPr id="367612767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024589908" name="Picture"/>
+                          <pic:cNvPr id="367612767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428343120" name="Picture">
+                  <wp:docPr id="1186380390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428343120" name="Picture"/>
+                          <pic:cNvPr id="1186380390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460217839" name="Picture">
+                  <wp:docPr id="479494571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460217839" name="Picture"/>
+                          <pic:cNvPr id="479494571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900414879" name="Picture">
+                  <wp:docPr id="264585743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900414879" name="Picture"/>
+                          <pic:cNvPr id="264585743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452893160" name="Picture">
+                  <wp:docPr id="945188497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452893160" name="Picture"/>
+                          <pic:cNvPr id="945188497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911884807" name="Picture">
+                  <wp:docPr id="338332427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911884807" name="Picture"/>
+                          <pic:cNvPr id="338332427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476664763" name="Picture">
+                  <wp:docPr id="1362495626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476664763" name="Picture"/>
+                          <pic:cNvPr id="1362495626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776999889" name="Picture">
+                  <wp:docPr id="1360428562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776999889" name="Picture"/>
+                          <pic:cNvPr id="1360428562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646757668" name="Picture">
+                  <wp:docPr id="1148192023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646757668" name="Picture"/>
+                          <pic:cNvPr id="1148192023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>