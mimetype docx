--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068712862" name="Picture">
+                  <wp:docPr id="649695385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068712862" name="Picture"/>
+                          <pic:cNvPr id="649695385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96480099" name="Picture">
+                  <wp:docPr id="845263452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96480099" name="Picture"/>
+                          <pic:cNvPr id="845263452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511023642" name="Picture">
+                        <wp:docPr id="1044664534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511023642" name="Picture"/>
+                                <pic:cNvPr id="1044664534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636793304" name="Picture">
+                  <wp:docPr id="990406622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636793304" name="Picture"/>
+                          <pic:cNvPr id="990406622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096641575" name="Picture">
+                  <wp:docPr id="1895541003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096641575" name="Picture"/>
+                          <pic:cNvPr id="1895541003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646524714" name="Picture">
+                  <wp:docPr id="357045997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646524714" name="Picture"/>
+                          <pic:cNvPr id="357045997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934895267" name="Picture">
+                  <wp:docPr id="1812235114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934895267" name="Picture"/>
+                          <pic:cNvPr id="1812235114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905728034" name="Picture">
+                  <wp:docPr id="370482524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905728034" name="Picture"/>
+                          <pic:cNvPr id="370482524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829932408" name="Picture">
+                        <wp:docPr id="1639264308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829932408" name="Picture"/>
+                                <pic:cNvPr id="1639264308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580080707" name="Picture">
+                        <wp:docPr id="164797608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580080707" name="Picture"/>
+                                <pic:cNvPr id="164797608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660801399" name="Picture">
+                        <wp:docPr id="771598216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660801399" name="Picture"/>
+                                <pic:cNvPr id="771598216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="221810945" name="Picture">
+                        <wp:docPr id="1655170255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="221810945" name="Picture"/>
+                                <pic:cNvPr id="1655170255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369687093" name="Picture">
+                        <wp:docPr id="767266115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369687093" name="Picture"/>
+                                <pic:cNvPr id="767266115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933307931" name="Picture">
+                        <wp:docPr id="1149680257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933307931" name="Picture"/>
+                                <pic:cNvPr id="1149680257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686584964" name="Picture">
+                        <wp:docPr id="139601744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686584964" name="Picture"/>
+                                <pic:cNvPr id="139601744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129084559" name="Picture">
+                        <wp:docPr id="42032276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129084559" name="Picture"/>
+                                <pic:cNvPr id="42032276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915753597" name="Picture">
+                        <wp:docPr id="260046619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915753597" name="Picture"/>
+                                <pic:cNvPr id="260046619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146133905" name="Picture">
+                        <wp:docPr id="1577204332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146133905" name="Picture"/>
+                                <pic:cNvPr id="1577204332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362533921" name="Picture">
+                        <wp:docPr id="104710655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362533921" name="Picture"/>
+                                <pic:cNvPr id="104710655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817088726" name="Picture">
+                        <wp:docPr id="146670224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817088726" name="Picture"/>
+                                <pic:cNvPr id="146670224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154181457" name="Picture">
+                        <wp:docPr id="969649497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154181457" name="Picture"/>
+                                <pic:cNvPr id="969649497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141238879" name="Picture">
+                        <wp:docPr id="272729811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141238879" name="Picture"/>
+                                <pic:cNvPr id="272729811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418085534" name="Picture">
+                        <wp:docPr id="90204827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418085534" name="Picture"/>
+                                <pic:cNvPr id="90204827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484327641" name="Picture">
+                  <wp:docPr id="1165308011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484327641" name="Picture"/>
+                          <pic:cNvPr id="1165308011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408573571" name="Picture">
+                  <wp:docPr id="1069393547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408573571" name="Picture"/>
+                          <pic:cNvPr id="1069393547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491144915" name="Picture">
+                  <wp:docPr id="1399047800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491144915" name="Picture"/>
+                          <pic:cNvPr id="1399047800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449808521" name="Picture">
+                  <wp:docPr id="2092070770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449808521" name="Picture"/>
+                          <pic:cNvPr id="2092070770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991665181" name="Picture">
+                  <wp:docPr id="407392770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991665181" name="Picture"/>
+                          <pic:cNvPr id="407392770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478964268" name="Picture">
+                  <wp:docPr id="2113259869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478964268" name="Picture"/>
+                          <pic:cNvPr id="2113259869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432242199" name="Picture">
+                        <wp:docPr id="1189902814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432242199" name="Picture"/>
+                                <pic:cNvPr id="1189902814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894350744" name="Picture">
+                  <wp:docPr id="1901268177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894350744" name="Picture"/>
+                          <pic:cNvPr id="1901268177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712887251" name="Picture">
+                  <wp:docPr id="1850871983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712887251" name="Picture"/>
+                          <pic:cNvPr id="1850871983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676080461" name="Picture">
+                  <wp:docPr id="1272297010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676080461" name="Picture"/>
+                          <pic:cNvPr id="1272297010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86117940" name="Picture">
+                  <wp:docPr id="1962181368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86117940" name="Picture"/>
+                          <pic:cNvPr id="1962181368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428842183" name="Picture">
+                  <wp:docPr id="537673283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428842183" name="Picture"/>
+                          <pic:cNvPr id="537673283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114705530" name="Picture">
+                  <wp:docPr id="70080254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114705530" name="Picture"/>
+                          <pic:cNvPr id="70080254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026993803" name="Picture">
+                        <wp:docPr id="2137526321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026993803" name="Picture"/>
+                                <pic:cNvPr id="2137526321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807765941" name="Picture">
+                  <wp:docPr id="615894661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807765941" name="Picture"/>
+                          <pic:cNvPr id="615894661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344332845" name="Picture">
+                  <wp:docPr id="388515810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344332845" name="Picture"/>
+                          <pic:cNvPr id="388515810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515360063" name="Picture">
+                  <wp:docPr id="1695760357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515360063" name="Picture"/>
+                          <pic:cNvPr id="1695760357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959672473" name="Picture">
+                  <wp:docPr id="21642482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959672473" name="Picture"/>
+                          <pic:cNvPr id="21642482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427752955" name="Picture">
+                  <wp:docPr id="281410966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427752955" name="Picture"/>
+                          <pic:cNvPr id="281410966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747322029" name="Picture">
+                  <wp:docPr id="526690523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747322029" name="Picture"/>
+                          <pic:cNvPr id="526690523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061847473" name="Picture">
+                        <wp:docPr id="1482442095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061847473" name="Picture"/>
+                                <pic:cNvPr id="1482442095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139005941" name="Picture">
+                  <wp:docPr id="1417622212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139005941" name="Picture"/>
+                          <pic:cNvPr id="1417622212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857937884" name="Picture">
+                  <wp:docPr id="753291932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857937884" name="Picture"/>
+                          <pic:cNvPr id="753291932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054181241" name="Picture">
+                  <wp:docPr id="371920210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054181241" name="Picture"/>
+                          <pic:cNvPr id="371920210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702778342" name="Picture">
+                  <wp:docPr id="669026791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702778342" name="Picture"/>
+                          <pic:cNvPr id="669026791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332779673" name="Picture">
+                  <wp:docPr id="328607911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332779673" name="Picture"/>
+                          <pic:cNvPr id="328607911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345930684" name="Picture">
+                  <wp:docPr id="1790507838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345930684" name="Picture"/>
+                          <pic:cNvPr id="1790507838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983064290" name="Picture">
+                        <wp:docPr id="477135322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983064290" name="Picture"/>
+                                <pic:cNvPr id="477135322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222184990" name="Picture">
+                  <wp:docPr id="673694016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222184990" name="Picture"/>
+                          <pic:cNvPr id="673694016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654987619" name="Picture">
+                  <wp:docPr id="818019279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654987619" name="Picture"/>
+                          <pic:cNvPr id="818019279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654778997" name="Picture">
+                  <wp:docPr id="1718116950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654778997" name="Picture"/>
+                          <pic:cNvPr id="1718116950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699655020" name="Picture">
+                  <wp:docPr id="996207559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699655020" name="Picture"/>
+                          <pic:cNvPr id="996207559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287429990" name="Picture">
+                  <wp:docPr id="487468881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287429990" name="Picture"/>
+                          <pic:cNvPr id="487468881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469898110" name="Picture">
+                  <wp:docPr id="278231254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469898110" name="Picture"/>
+                          <pic:cNvPr id="278231254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867116562" name="Picture">
+                  <wp:docPr id="61118381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867116562" name="Picture"/>
+                          <pic:cNvPr id="61118381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527293606" name="Picture">
+                  <wp:docPr id="689098933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527293606" name="Picture"/>
+                          <pic:cNvPr id="689098933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816615507" name="Picture">
+                  <wp:docPr id="2096024638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816615507" name="Picture"/>
+                          <pic:cNvPr id="2096024638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>