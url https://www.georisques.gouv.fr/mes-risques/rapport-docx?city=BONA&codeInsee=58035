--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128503618" name="Picture">
+                  <wp:docPr id="1934267524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128503618" name="Picture"/>
+                          <pic:cNvPr id="1934267524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695189821" name="Picture">
+                  <wp:docPr id="423075046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695189821" name="Picture"/>
+                          <pic:cNvPr id="423075046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934896422" name="Picture">
+                        <wp:docPr id="1144735676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934896422" name="Picture"/>
+                                <pic:cNvPr id="1144735676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111252818" name="Picture">
+                  <wp:docPr id="1015046419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111252818" name="Picture"/>
+                          <pic:cNvPr id="1015046419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016467717" name="Picture">
+                  <wp:docPr id="174405815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016467717" name="Picture"/>
+                          <pic:cNvPr id="174405815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309111318" name="Picture">
+                  <wp:docPr id="575107208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309111318" name="Picture"/>
+                          <pic:cNvPr id="575107208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746464907" name="Picture">
+                  <wp:docPr id="931874031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746464907" name="Picture"/>
+                          <pic:cNvPr id="931874031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607568435" name="Picture">
+                  <wp:docPr id="1774765448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607568435" name="Picture"/>
+                          <pic:cNvPr id="1774765448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343352845" name="Picture">
+                        <wp:docPr id="13196531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343352845" name="Picture"/>
+                                <pic:cNvPr id="13196531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718412542" name="Picture">
+                        <wp:docPr id="1271003413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718412542" name="Picture"/>
+                                <pic:cNvPr id="1271003413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623163422" name="Picture">
+                        <wp:docPr id="1153046577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623163422" name="Picture"/>
+                                <pic:cNvPr id="1153046577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645413742" name="Picture">
+                        <wp:docPr id="1432200955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645413742" name="Picture"/>
+                                <pic:cNvPr id="1432200955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840816590" name="Picture">
+                        <wp:docPr id="501002211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840816590" name="Picture"/>
+                                <pic:cNvPr id="501002211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269106052" name="Picture">
+                        <wp:docPr id="1290349626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269106052" name="Picture"/>
+                                <pic:cNvPr id="1290349626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179316969" name="Picture">
+                        <wp:docPr id="301854545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179316969" name="Picture"/>
+                                <pic:cNvPr id="301854545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59848853" name="Picture">
+                        <wp:docPr id="76035014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59848853" name="Picture"/>
+                                <pic:cNvPr id="76035014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393993939" name="Picture">
+                        <wp:docPr id="523946246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393993939" name="Picture"/>
+                                <pic:cNvPr id="523946246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049917685" name="Picture">
+                        <wp:docPr id="560375451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049917685" name="Picture"/>
+                                <pic:cNvPr id="560375451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287110904" name="Picture">
+                        <wp:docPr id="1829859501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287110904" name="Picture"/>
+                                <pic:cNvPr id="1829859501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891078144" name="Picture">
+                        <wp:docPr id="1257677290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891078144" name="Picture"/>
+                                <pic:cNvPr id="1257677290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181534421" name="Picture">
+                        <wp:docPr id="439094224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181534421" name="Picture"/>
+                                <pic:cNvPr id="439094224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947394662" name="Picture">
+                        <wp:docPr id="2093743556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947394662" name="Picture"/>
+                                <pic:cNvPr id="2093743556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035632192" name="Picture">
+                        <wp:docPr id="1124815993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035632192" name="Picture"/>
+                                <pic:cNvPr id="1124815993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123545998" name="Picture">
+                  <wp:docPr id="1109567457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123545998" name="Picture"/>
+                          <pic:cNvPr id="1109567457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521066137" name="Picture">
+                  <wp:docPr id="843241627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521066137" name="Picture"/>
+                          <pic:cNvPr id="843241627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705100088" name="Picture">
+                  <wp:docPr id="2076122801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705100088" name="Picture"/>
+                          <pic:cNvPr id="2076122801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071274239" name="Picture">
+                  <wp:docPr id="1909554250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071274239" name="Picture"/>
+                          <pic:cNvPr id="1909554250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495320796" name="Picture">
+                  <wp:docPr id="1223493572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495320796" name="Picture"/>
+                          <pic:cNvPr id="1223493572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305051488" name="Picture">
+                  <wp:docPr id="766060076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305051488" name="Picture"/>
+                          <pic:cNvPr id="766060076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385650665" name="Picture">
+                        <wp:docPr id="1569186888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385650665" name="Picture"/>
+                                <pic:cNvPr id="1569186888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227028873" name="Picture">
+                  <wp:docPr id="1602196253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227028873" name="Picture"/>
+                          <pic:cNvPr id="1602196253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943405732" name="Picture">
+                  <wp:docPr id="1038984725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943405732" name="Picture"/>
+                          <pic:cNvPr id="1038984725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246390669" name="Picture">
+                  <wp:docPr id="1605021764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246390669" name="Picture"/>
+                          <pic:cNvPr id="1605021764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881382" name="Picture">
+                  <wp:docPr id="1615203679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881382" name="Picture"/>
+                          <pic:cNvPr id="1615203679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817077343" name="Picture">
+                  <wp:docPr id="1095769659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817077343" name="Picture"/>
+                          <pic:cNvPr id="1095769659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805011072" name="Picture">
+                  <wp:docPr id="1699536470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805011072" name="Picture"/>
+                          <pic:cNvPr id="1699536470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652544570" name="Picture">
+                        <wp:docPr id="1179257841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652544570" name="Picture"/>
+                                <pic:cNvPr id="1179257841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899550630" name="Picture">
+                  <wp:docPr id="1376108288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899550630" name="Picture"/>
+                          <pic:cNvPr id="1376108288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922605815" name="Picture">
+                  <wp:docPr id="2055144975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922605815" name="Picture"/>
+                          <pic:cNvPr id="2055144975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073078335" name="Picture">
+                  <wp:docPr id="1489714742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073078335" name="Picture"/>
+                          <pic:cNvPr id="1489714742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709119586" name="Picture">
+                  <wp:docPr id="1474982107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709119586" name="Picture"/>
+                          <pic:cNvPr id="1474982107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300105575" name="Picture">
+                  <wp:docPr id="1837391098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300105575" name="Picture"/>
+                          <pic:cNvPr id="1837391098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364494889" name="Picture">
+                  <wp:docPr id="2140128122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364494889" name="Picture"/>
+                          <pic:cNvPr id="2140128122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873866873" name="Picture">
+                  <wp:docPr id="470734549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873866873" name="Picture"/>
+                          <pic:cNvPr id="470734549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238669343" name="Picture">
+                  <wp:docPr id="899363426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238669343" name="Picture"/>
+                          <pic:cNvPr id="899363426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495239992" name="Picture">
+                  <wp:docPr id="1375266313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495239992" name="Picture"/>
+                          <pic:cNvPr id="1375266313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407503369" name="Picture">
+                  <wp:docPr id="842322312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407503369" name="Picture"/>
+                          <pic:cNvPr id="842322312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887743567" name="Picture">
+                  <wp:docPr id="525280398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887743567" name="Picture"/>
+                          <pic:cNvPr id="525280398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741297769" name="Picture">
+                  <wp:docPr id="405812361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741297769" name="Picture"/>
+                          <pic:cNvPr id="405812361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869352136" name="Picture">
+                        <wp:docPr id="1611749674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869352136" name="Picture"/>
+                                <pic:cNvPr id="1611749674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38302,57 +38302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250592957" name="Picture">
+                  <wp:docPr id="1870003467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250592957" name="Picture"/>
+                          <pic:cNvPr id="1870003467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38391,57 +38391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581496944" name="Picture">
+                  <wp:docPr id="1906179854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581496944" name="Picture"/>
+                          <pic:cNvPr id="1906179854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467018223" name="Picture">
+                  <wp:docPr id="464461854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467018223" name="Picture"/>
+                          <pic:cNvPr id="464461854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40033,57 +40033,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655970166" name="Picture">
+                  <wp:docPr id="876828591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655970166" name="Picture"/>
+                          <pic:cNvPr id="876828591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40136,57 +40136,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387087688" name="Picture">
+                  <wp:docPr id="461323902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387087688" name="Picture"/>
+                          <pic:cNvPr id="461323902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41513,57 +41513,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784985362" name="Picture">
+                  <wp:docPr id="1705134711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784985362" name="Picture"/>
+                          <pic:cNvPr id="1705134711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42656,57 +42656,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882002403" name="Picture">
+                        <wp:docPr id="729423254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882002403" name="Picture"/>
+                                <pic:cNvPr id="729423254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43927,57 +43927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575270450" name="Picture">
+                  <wp:docPr id="1383932857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575270450" name="Picture"/>
+                          <pic:cNvPr id="1383932857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44007,57 +44007,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700698099" name="Picture">
+                  <wp:docPr id="148893784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700698099" name="Picture"/>
+                          <pic:cNvPr id="148893784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44486,57 +44486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538520213" name="Picture">
+                  <wp:docPr id="1830207560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538520213" name="Picture"/>
+                          <pic:cNvPr id="1830207560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46501,57 +46501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257226194" name="Picture">
+                  <wp:docPr id="703899336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257226194" name="Picture"/>
+                          <pic:cNvPr id="703899336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46572,57 +46572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104774441" name="Picture">
+                  <wp:docPr id="1583271582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104774441" name="Picture"/>
+                          <pic:cNvPr id="1583271582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46986,57 +46986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340823952" name="Picture">
+                  <wp:docPr id="85016989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340823952" name="Picture"/>
+                          <pic:cNvPr id="85016989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>