--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447951678" name="Picture">
+                  <wp:docPr id="840105220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447951678" name="Picture"/>
+                          <pic:cNvPr id="840105220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978780348" name="Picture">
+                  <wp:docPr id="394700267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978780348" name="Picture"/>
+                          <pic:cNvPr id="394700267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249685131" name="Picture">
+                        <wp:docPr id="1893122233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249685131" name="Picture"/>
+                                <pic:cNvPr id="1893122233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749689313" name="Picture">
+                  <wp:docPr id="19128918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749689313" name="Picture"/>
+                          <pic:cNvPr id="19128918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340759647" name="Picture">
+                  <wp:docPr id="1155301630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340759647" name="Picture"/>
+                          <pic:cNvPr id="1155301630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890450017" name="Picture">
+                  <wp:docPr id="1752571778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890450017" name="Picture"/>
+                          <pic:cNvPr id="1752571778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082748527" name="Picture">
+                  <wp:docPr id="1851880098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082748527" name="Picture"/>
+                          <pic:cNvPr id="1851880098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426177163" name="Picture">
+                  <wp:docPr id="70244373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426177163" name="Picture"/>
+                          <pic:cNvPr id="70244373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958568649" name="Picture">
+                        <wp:docPr id="1002071262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958568649" name="Picture"/>
+                                <pic:cNvPr id="1002071262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925347426" name="Picture">
+                        <wp:docPr id="2063098985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925347426" name="Picture"/>
+                                <pic:cNvPr id="2063098985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331883843" name="Picture">
+                        <wp:docPr id="820569301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331883843" name="Picture"/>
+                                <pic:cNvPr id="820569301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408949426" name="Picture">
+                        <wp:docPr id="2057232843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408949426" name="Picture"/>
+                                <pic:cNvPr id="2057232843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053066556" name="Picture">
+                        <wp:docPr id="1210731029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053066556" name="Picture"/>
+                                <pic:cNvPr id="1210731029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132805067" name="Picture">
+                        <wp:docPr id="1656568706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132805067" name="Picture"/>
+                                <pic:cNvPr id="1656568706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655813079" name="Picture">
+                        <wp:docPr id="1128873105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655813079" name="Picture"/>
+                                <pic:cNvPr id="1128873105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364755743" name="Picture">
+                        <wp:docPr id="1645995885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364755743" name="Picture"/>
+                                <pic:cNvPr id="1645995885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346599299" name="Picture">
+                        <wp:docPr id="1971623864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346599299" name="Picture"/>
+                                <pic:cNvPr id="1971623864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319998742" name="Picture">
+                        <wp:docPr id="176970244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319998742" name="Picture"/>
+                                <pic:cNvPr id="176970244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369636632" name="Picture">
+                        <wp:docPr id="1210709154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369636632" name="Picture"/>
+                                <pic:cNvPr id="1210709154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988245406" name="Picture">
+                        <wp:docPr id="1607640892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988245406" name="Picture"/>
+                                <pic:cNvPr id="1607640892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335463054" name="Picture">
+                        <wp:docPr id="994796757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335463054" name="Picture"/>
+                                <pic:cNvPr id="994796757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953312735" name="Picture">
+                        <wp:docPr id="1436405144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953312735" name="Picture"/>
+                                <pic:cNvPr id="1436405144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419222621" name="Picture">
+                        <wp:docPr id="2047823314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419222621" name="Picture"/>
+                                <pic:cNvPr id="2047823314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021794004" name="Picture">
+                  <wp:docPr id="1067850908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021794004" name="Picture"/>
+                          <pic:cNvPr id="1067850908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688629059" name="Picture">
+                  <wp:docPr id="2002246107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688629059" name="Picture"/>
+                          <pic:cNvPr id="2002246107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372169861" name="Picture">
+                  <wp:docPr id="900335692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372169861" name="Picture"/>
+                          <pic:cNvPr id="900335692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177441358" name="Picture">
+                  <wp:docPr id="1431903410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177441358" name="Picture"/>
+                          <pic:cNvPr id="1431903410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620416887" name="Picture">
+                  <wp:docPr id="384894756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620416887" name="Picture"/>
+                          <pic:cNvPr id="384894756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716949947" name="Picture">
+                  <wp:docPr id="1938944836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716949947" name="Picture"/>
+                          <pic:cNvPr id="1938944836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764373453" name="Picture">
+                        <wp:docPr id="1190301772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764373453" name="Picture"/>
+                                <pic:cNvPr id="1190301772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858485875" name="Picture">
+                  <wp:docPr id="68432885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858485875" name="Picture"/>
+                          <pic:cNvPr id="68432885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137386628" name="Picture">
+                  <wp:docPr id="1727726746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137386628" name="Picture"/>
+                          <pic:cNvPr id="1727726746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703734180" name="Picture">
+                  <wp:docPr id="886675705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703734180" name="Picture"/>
+                          <pic:cNvPr id="886675705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659413847" name="Picture">
+                  <wp:docPr id="1504128392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659413847" name="Picture"/>
+                          <pic:cNvPr id="1504128392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953195270" name="Picture">
+                  <wp:docPr id="215257272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953195270" name="Picture"/>
+                          <pic:cNvPr id="215257272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669511477" name="Picture">
+                  <wp:docPr id="541158825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669511477" name="Picture"/>
+                          <pic:cNvPr id="541158825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100479417" name="Picture">
+                        <wp:docPr id="293227546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100479417" name="Picture"/>
+                                <pic:cNvPr id="293227546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933605666" name="Picture">
+                  <wp:docPr id="981288889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933605666" name="Picture"/>
+                          <pic:cNvPr id="981288889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753662053" name="Picture">
+                  <wp:docPr id="651100656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753662053" name="Picture"/>
+                          <pic:cNvPr id="651100656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033949694" name="Picture">
+                  <wp:docPr id="1647181908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033949694" name="Picture"/>
+                          <pic:cNvPr id="1647181908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866261811" name="Picture">
+                  <wp:docPr id="544838100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866261811" name="Picture"/>
+                          <pic:cNvPr id="544838100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146456919" name="Picture">
+                  <wp:docPr id="231304282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146456919" name="Picture"/>
+                          <pic:cNvPr id="231304282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073327045" name="Picture">
+                  <wp:docPr id="1190692541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073327045" name="Picture"/>
+                          <pic:cNvPr id="1190692541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859691606" name="Picture">
+                        <wp:docPr id="1069738598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859691606" name="Picture"/>
+                                <pic:cNvPr id="1069738598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470654411" name="Picture">
+                  <wp:docPr id="1024282189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470654411" name="Picture"/>
+                          <pic:cNvPr id="1024282189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189635211" name="Picture">
+                  <wp:docPr id="293091777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189635211" name="Picture"/>
+                          <pic:cNvPr id="293091777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591464748" name="Picture">
+                  <wp:docPr id="1040175141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591464748" name="Picture"/>
+                          <pic:cNvPr id="1040175141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604614306" name="Picture">
+                  <wp:docPr id="1890835832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604614306" name="Picture"/>
+                          <pic:cNvPr id="1890835832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129959503" name="Picture">
+                  <wp:docPr id="1801456159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129959503" name="Picture"/>
+                          <pic:cNvPr id="1801456159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694515227" name="Picture">
+                  <wp:docPr id="127671999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694515227" name="Picture"/>
+                          <pic:cNvPr id="127671999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238224649" name="Picture">
+                        <wp:docPr id="1219361828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238224649" name="Picture"/>
+                                <pic:cNvPr id="1219361828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36413,57 +36413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361508467" name="Picture">
+                  <wp:docPr id="296194947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361508467" name="Picture"/>
+                          <pic:cNvPr id="296194947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36502,57 +36502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983168729" name="Picture">
+                  <wp:docPr id="910954831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983168729" name="Picture"/>
+                          <pic:cNvPr id="910954831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37146,57 +37146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750871327" name="Picture">
+                  <wp:docPr id="34098628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750871327" name="Picture"/>
+                          <pic:cNvPr id="34098628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38144,57 +38144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34223448" name="Picture">
+                  <wp:docPr id="868914521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34223448" name="Picture"/>
+                          <pic:cNvPr id="868914521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38247,57 +38247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838408768" name="Picture">
+                  <wp:docPr id="875507992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838408768" name="Picture"/>
+                          <pic:cNvPr id="875507992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39623,57 +39623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783315220" name="Picture">
+                  <wp:docPr id="1719559492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783315220" name="Picture"/>
+                          <pic:cNvPr id="1719559492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774018439" name="Picture">
+                  <wp:docPr id="1153955574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774018439" name="Picture"/>
+                          <pic:cNvPr id="1153955574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41830,57 +41830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843570328" name="Picture">
+                  <wp:docPr id="1310895667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843570328" name="Picture"/>
+                          <pic:cNvPr id="1310895667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42244,57 +42244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108064991" name="Picture">
+                  <wp:docPr id="773567200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108064991" name="Picture"/>
+                          <pic:cNvPr id="773567200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>