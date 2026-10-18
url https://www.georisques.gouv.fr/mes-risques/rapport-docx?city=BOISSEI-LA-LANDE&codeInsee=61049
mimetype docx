--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848528121" name="Picture">
+                  <wp:docPr id="1406632432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848528121" name="Picture"/>
+                          <pic:cNvPr id="1406632432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342102156" name="Picture">
+                  <wp:docPr id="1966547281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342102156" name="Picture"/>
+                          <pic:cNvPr id="1966547281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081413748" name="Picture">
+                        <wp:docPr id="529744419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081413748" name="Picture"/>
+                                <pic:cNvPr id="529744419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656847515" name="Picture">
+                  <wp:docPr id="1994040422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656847515" name="Picture"/>
+                          <pic:cNvPr id="1994040422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115738362" name="Picture">
+                  <wp:docPr id="2030604465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115738362" name="Picture"/>
+                          <pic:cNvPr id="2030604465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437288617" name="Picture">
+                  <wp:docPr id="1833377289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437288617" name="Picture"/>
+                          <pic:cNvPr id="1833377289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398304172" name="Picture">
+                  <wp:docPr id="1692048305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398304172" name="Picture"/>
+                          <pic:cNvPr id="1692048305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386864449" name="Picture">
+                  <wp:docPr id="606368004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386864449" name="Picture"/>
+                          <pic:cNvPr id="606368004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134610046" name="Picture">
+                        <wp:docPr id="72268020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134610046" name="Picture"/>
+                                <pic:cNvPr id="72268020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305456372" name="Picture">
+                        <wp:docPr id="97818486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305456372" name="Picture"/>
+                                <pic:cNvPr id="97818486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180332398" name="Picture">
+                        <wp:docPr id="345552770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180332398" name="Picture"/>
+                                <pic:cNvPr id="345552770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340621002" name="Picture">
+                        <wp:docPr id="1547988458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340621002" name="Picture"/>
+                                <pic:cNvPr id="1547988458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512635953" name="Picture">
+                        <wp:docPr id="1367895521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512635953" name="Picture"/>
+                                <pic:cNvPr id="1367895521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276492957" name="Picture">
+                        <wp:docPr id="1519835095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276492957" name="Picture"/>
+                                <pic:cNvPr id="1519835095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218382689" name="Picture">
+                        <wp:docPr id="78384952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218382689" name="Picture"/>
+                                <pic:cNvPr id="78384952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835861360" name="Picture">
+                        <wp:docPr id="1834384651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835861360" name="Picture"/>
+                                <pic:cNvPr id="1834384651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445805636" name="Picture">
+                        <wp:docPr id="1438147668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445805636" name="Picture"/>
+                                <pic:cNvPr id="1438147668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903695891" name="Picture">
+                        <wp:docPr id="933768901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903695891" name="Picture"/>
+                                <pic:cNvPr id="933768901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665343080" name="Picture">
+                        <wp:docPr id="744085894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665343080" name="Picture"/>
+                                <pic:cNvPr id="744085894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411149533" name="Picture">
+                        <wp:docPr id="1101728295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411149533" name="Picture"/>
+                                <pic:cNvPr id="1101728295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946462483" name="Picture">
+                        <wp:docPr id="1052163849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946462483" name="Picture"/>
+                                <pic:cNvPr id="1052163849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637181713" name="Picture">
+                        <wp:docPr id="1553333305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637181713" name="Picture"/>
+                                <pic:cNvPr id="1553333305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415459271" name="Picture">
+                        <wp:docPr id="1852734970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415459271" name="Picture"/>
+                                <pic:cNvPr id="1852734970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977145420" name="Picture">
+                  <wp:docPr id="2020768141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977145420" name="Picture"/>
+                          <pic:cNvPr id="2020768141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860577858" name="Picture">
+                  <wp:docPr id="1345689550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860577858" name="Picture"/>
+                          <pic:cNvPr id="1345689550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69997975" name="Picture">
+                  <wp:docPr id="1243511406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69997975" name="Picture"/>
+                          <pic:cNvPr id="1243511406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186833968" name="Picture">
+                  <wp:docPr id="1235249888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186833968" name="Picture"/>
+                          <pic:cNvPr id="1235249888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672059250" name="Picture">
+                  <wp:docPr id="1320293066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672059250" name="Picture"/>
+                          <pic:cNvPr id="1320293066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175597281" name="Picture">
+                  <wp:docPr id="104077144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175597281" name="Picture"/>
+                          <pic:cNvPr id="104077144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012102311" name="Picture">
+                        <wp:docPr id="1635460270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012102311" name="Picture"/>
+                                <pic:cNvPr id="1635460270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19380,57 +19380,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385923014" name="Picture">
+                        <wp:docPr id="625436189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385923014" name="Picture"/>
+                                <pic:cNvPr id="625436189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20643,57 +20643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759203182" name="Picture">
+                  <wp:docPr id="365209547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759203182" name="Picture"/>
+                          <pic:cNvPr id="365209547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718994301" name="Picture">
+                  <wp:docPr id="66332424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718994301" name="Picture"/>
+                          <pic:cNvPr id="66332424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21268,57 +21268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588563603" name="Picture">
+                  <wp:docPr id="1142993845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588563603" name="Picture"/>
+                          <pic:cNvPr id="1142993845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930104012" name="Picture">
+                        <wp:docPr id="1844475831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930104012" name="Picture"/>
+                                <pic:cNvPr id="1844475831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24509,57 +24509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320184324" name="Picture">
+                  <wp:docPr id="223162362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320184324" name="Picture"/>
+                          <pic:cNvPr id="223162362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24598,57 +24598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157202758" name="Picture">
+                  <wp:docPr id="1202651855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157202758" name="Picture"/>
+                          <pic:cNvPr id="1202651855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25242,57 +25242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580430285" name="Picture">
+                  <wp:docPr id="697079874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580430285" name="Picture"/>
+                          <pic:cNvPr id="697079874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26240,57 +26240,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674215837" name="Picture">
+                  <wp:docPr id="356446809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674215837" name="Picture"/>
+                          <pic:cNvPr id="356446809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26343,57 +26343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224352251" name="Picture">
+                  <wp:docPr id="906150328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224352251" name="Picture"/>
+                          <pic:cNvPr id="906150328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27722,57 +27722,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49048747" name="Picture">
+                  <wp:docPr id="321994869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49048747" name="Picture"/>
+                          <pic:cNvPr id="321994869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28847,57 +28847,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765681900" name="Picture">
+                        <wp:docPr id="1527706692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765681900" name="Picture"/>
+                                <pic:cNvPr id="1527706692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30200,57 +30200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423218298" name="Picture">
+                  <wp:docPr id="52386394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423218298" name="Picture"/>
+                          <pic:cNvPr id="52386394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30289,57 +30289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783033644" name="Picture">
+                  <wp:docPr id="1722602429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783033644" name="Picture"/>
+                          <pic:cNvPr id="1722602429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30933,57 +30933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557419656" name="Picture">
+                  <wp:docPr id="1244444664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557419656" name="Picture"/>
+                          <pic:cNvPr id="1244444664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31931,57 +31931,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242816216" name="Picture">
+                  <wp:docPr id="687469531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242816216" name="Picture"/>
+                          <pic:cNvPr id="687469531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +32034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509781070" name="Picture">
+                  <wp:docPr id="1687079893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509781070" name="Picture"/>
+                          <pic:cNvPr id="1687079893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849460683" name="Picture">
+                  <wp:docPr id="1338552382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849460683" name="Picture"/>
+                          <pic:cNvPr id="1338552382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34577,57 +34577,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="884629085" name="Picture">
+                        <wp:docPr id="1520057566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="884629085" name="Picture"/>
+                                <pic:cNvPr id="1520057566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35552,57 +35552,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530621903" name="Picture">
+                        <wp:docPr id="1013005692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530621903" name="Picture"/>
+                                <pic:cNvPr id="1013005692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36941,57 +36941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039367888" name="Picture">
+                  <wp:docPr id="924228322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039367888" name="Picture"/>
+                          <pic:cNvPr id="924228322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37030,57 +37030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630147271" name="Picture">
+                  <wp:docPr id="782341189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630147271" name="Picture"/>
+                          <pic:cNvPr id="782341189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37674,57 +37674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276147117" name="Picture">
+                  <wp:docPr id="710783595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276147117" name="Picture"/>
+                          <pic:cNvPr id="710783595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38672,57 +38672,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720776809" name="Picture">
+                  <wp:docPr id="1902524001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720776809" name="Picture"/>
+                          <pic:cNvPr id="1902524001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38775,57 +38775,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652159886" name="Picture">
+                  <wp:docPr id="1711466096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652159886" name="Picture"/>
+                          <pic:cNvPr id="1711466096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40152,57 +40152,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636099536" name="Picture">
+                  <wp:docPr id="860839194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636099536" name="Picture"/>
+                          <pic:cNvPr id="860839194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41295,57 +41295,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184485477" name="Picture">
+                        <wp:docPr id="704654706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184485477" name="Picture"/>
+                                <pic:cNvPr id="704654706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42656,57 +42656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143205489" name="Picture">
+                  <wp:docPr id="1676546725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143205489" name="Picture"/>
+                          <pic:cNvPr id="1676546725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42745,57 +42745,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699590559" name="Picture">
+                  <wp:docPr id="1505281689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699590559" name="Picture"/>
+                          <pic:cNvPr id="1505281689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43389,57 +43389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572898735" name="Picture">
+                  <wp:docPr id="1242504297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572898735" name="Picture"/>
+                          <pic:cNvPr id="1242504297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44387,57 +44387,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462668816" name="Picture">
+                  <wp:docPr id="1084590056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462668816" name="Picture"/>
+                          <pic:cNvPr id="1084590056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44490,57 +44490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524012294" name="Picture">
+                  <wp:docPr id="1225476720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524012294" name="Picture"/>
+                          <pic:cNvPr id="1225476720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45867,57 +45867,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55911553" name="Picture">
+                  <wp:docPr id="19560742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55911553" name="Picture"/>
+                          <pic:cNvPr id="19560742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47010,57 +47010,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313848765" name="Picture">
+                        <wp:docPr id="1417179870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313848765" name="Picture"/>
+                                <pic:cNvPr id="1417179870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48231,57 +48231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687484889" name="Picture">
+                  <wp:docPr id="105497150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687484889" name="Picture"/>
+                          <pic:cNvPr id="105497150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48302,57 +48302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644478396" name="Picture">
+                  <wp:docPr id="459853181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644478396" name="Picture"/>
+                          <pic:cNvPr id="459853181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48716,57 +48716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862774424" name="Picture">
+                  <wp:docPr id="1347028692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862774424" name="Picture"/>
+                          <pic:cNvPr id="1347028692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>