--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437551175" name="Picture">
+                  <wp:docPr id="1335387078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437551175" name="Picture"/>
+                          <pic:cNvPr id="1335387078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763467015" name="Picture">
+                  <wp:docPr id="1526125615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763467015" name="Picture"/>
+                          <pic:cNvPr id="1526125615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579226772" name="Picture">
+                        <wp:docPr id="1757783229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579226772" name="Picture"/>
+                                <pic:cNvPr id="1757783229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233825786" name="Picture">
+                  <wp:docPr id="885977048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233825786" name="Picture"/>
+                          <pic:cNvPr id="885977048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895698400" name="Picture">
+                  <wp:docPr id="333507274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895698400" name="Picture"/>
+                          <pic:cNvPr id="333507274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581893451" name="Picture">
+                  <wp:docPr id="1512068100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581893451" name="Picture"/>
+                          <pic:cNvPr id="1512068100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407953464" name="Picture">
+                  <wp:docPr id="568248491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407953464" name="Picture"/>
+                          <pic:cNvPr id="568248491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245003244" name="Picture">
+                  <wp:docPr id="1826183752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245003244" name="Picture"/>
+                          <pic:cNvPr id="1826183752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341902689" name="Picture">
+                        <wp:docPr id="417412491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341902689" name="Picture"/>
+                                <pic:cNvPr id="417412491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44841753" name="Picture">
+                        <wp:docPr id="1121805449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44841753" name="Picture"/>
+                                <pic:cNvPr id="1121805449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495606267" name="Picture">
+                        <wp:docPr id="129618511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495606267" name="Picture"/>
+                                <pic:cNvPr id="129618511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252269826" name="Picture">
+                        <wp:docPr id="291431148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252269826" name="Picture"/>
+                                <pic:cNvPr id="291431148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086497936" name="Picture">
+                        <wp:docPr id="1230814656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086497936" name="Picture"/>
+                                <pic:cNvPr id="1230814656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591588058" name="Picture">
+                        <wp:docPr id="1890909452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591588058" name="Picture"/>
+                                <pic:cNvPr id="1890909452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136168471" name="Picture">
+                        <wp:docPr id="300175604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136168471" name="Picture"/>
+                                <pic:cNvPr id="300175604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759108813" name="Picture">
+                        <wp:docPr id="740575389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759108813" name="Picture"/>
+                                <pic:cNvPr id="740575389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107594620" name="Picture">
+                        <wp:docPr id="8570319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107594620" name="Picture"/>
+                                <pic:cNvPr id="8570319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702256411" name="Picture">
+                        <wp:docPr id="1301245796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702256411" name="Picture"/>
+                                <pic:cNvPr id="1301245796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706014098" name="Picture">
+                        <wp:docPr id="189225735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706014098" name="Picture"/>
+                                <pic:cNvPr id="189225735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322525613" name="Picture">
+                        <wp:docPr id="1036319631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322525613" name="Picture"/>
+                                <pic:cNvPr id="1036319631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315479806" name="Picture">
+                        <wp:docPr id="975628360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315479806" name="Picture"/>
+                                <pic:cNvPr id="975628360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002900851" name="Picture">
+                        <wp:docPr id="1555924241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002900851" name="Picture"/>
+                                <pic:cNvPr id="1555924241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638864888" name="Picture">
+                        <wp:docPr id="717053013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638864888" name="Picture"/>
+                                <pic:cNvPr id="717053013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727098599" name="Picture">
+                  <wp:docPr id="123380323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727098599" name="Picture"/>
+                          <pic:cNvPr id="123380323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936797448" name="Picture">
+                  <wp:docPr id="1120000047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936797448" name="Picture"/>
+                          <pic:cNvPr id="1120000047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580872347" name="Picture">
+                  <wp:docPr id="2110561473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580872347" name="Picture"/>
+                          <pic:cNvPr id="2110561473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553637230" name="Picture">
+                  <wp:docPr id="1326281823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553637230" name="Picture"/>
+                          <pic:cNvPr id="1326281823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284540566" name="Picture">
+                  <wp:docPr id="1717489822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284540566" name="Picture"/>
+                          <pic:cNvPr id="1717489822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866041856" name="Picture">
+                  <wp:docPr id="493406192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866041856" name="Picture"/>
+                          <pic:cNvPr id="493406192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863984714" name="Picture">
+                        <wp:docPr id="1387399343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863984714" name="Picture"/>
+                                <pic:cNvPr id="1387399343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193220184" name="Picture">
+                  <wp:docPr id="1774415296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193220184" name="Picture"/>
+                          <pic:cNvPr id="1774415296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355204416" name="Picture">
+                  <wp:docPr id="1033978222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355204416" name="Picture"/>
+                          <pic:cNvPr id="1033978222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420633630" name="Picture">
+                  <wp:docPr id="2132066565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420633630" name="Picture"/>
+                          <pic:cNvPr id="2132066565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788797464" name="Picture">
+                  <wp:docPr id="1471791216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788797464" name="Picture"/>
+                          <pic:cNvPr id="1471791216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748195512" name="Picture">
+                  <wp:docPr id="959536172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748195512" name="Picture"/>
+                          <pic:cNvPr id="959536172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230149507" name="Picture">
+                  <wp:docPr id="802828920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230149507" name="Picture"/>
+                          <pic:cNvPr id="802828920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132655801" name="Picture">
+                        <wp:docPr id="1657886298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132655801" name="Picture"/>
+                                <pic:cNvPr id="1657886298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830792193" name="Picture">
+                        <wp:docPr id="735463514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830792193" name="Picture"/>
+                                <pic:cNvPr id="735463514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004855658" name="Picture">
+                  <wp:docPr id="1138600188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004855658" name="Picture"/>
+                          <pic:cNvPr id="1138600188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121630676" name="Picture">
+                  <wp:docPr id="117754039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121630676" name="Picture"/>
+                          <pic:cNvPr id="117754039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926584559" name="Picture">
+                  <wp:docPr id="1228394280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926584559" name="Picture"/>
+                          <pic:cNvPr id="1228394280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323132481" name="Picture">
+                  <wp:docPr id="775796047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323132481" name="Picture"/>
+                          <pic:cNvPr id="775796047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990064130" name="Picture">
+                  <wp:docPr id="435954457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990064130" name="Picture"/>
+                          <pic:cNvPr id="435954457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572163456" name="Picture">
+                  <wp:docPr id="1800835785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572163456" name="Picture"/>
+                          <pic:cNvPr id="1800835785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813303296" name="Picture">
+                        <wp:docPr id="1626267136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813303296" name="Picture"/>
+                                <pic:cNvPr id="1626267136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186636554" name="Picture">
+                  <wp:docPr id="1072809998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186636554" name="Picture"/>
+                          <pic:cNvPr id="1072809998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415806230" name="Picture">
+                  <wp:docPr id="2029916089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415806230" name="Picture"/>
+                          <pic:cNvPr id="2029916089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907894635" name="Picture">
+                  <wp:docPr id="117511669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907894635" name="Picture"/>
+                          <pic:cNvPr id="117511669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839701027" name="Picture">
+                  <wp:docPr id="2027661001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839701027" name="Picture"/>
+                          <pic:cNvPr id="2027661001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518022179" name="Picture">
+                  <wp:docPr id="291159735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518022179" name="Picture"/>
+                          <pic:cNvPr id="291159735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129813030" name="Picture">
+                  <wp:docPr id="1940210793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129813030" name="Picture"/>
+                          <pic:cNvPr id="1940210793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095695762" name="Picture">
+                        <wp:docPr id="71145082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095695762" name="Picture"/>
+                                <pic:cNvPr id="71145082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36820,57 +36820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418284754" name="Picture">
+                        <wp:docPr id="143166729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418284754" name="Picture"/>
+                                <pic:cNvPr id="143166729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38292,57 +38292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713626890" name="Picture">
+                  <wp:docPr id="1617843236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713626890" name="Picture"/>
+                          <pic:cNvPr id="1617843236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38381,57 +38381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758793780" name="Picture">
+                  <wp:docPr id="757400189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758793780" name="Picture"/>
+                          <pic:cNvPr id="757400189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446904557" name="Picture">
+                  <wp:docPr id="1056919885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446904557" name="Picture"/>
+                          <pic:cNvPr id="1056919885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40023,57 +40023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836293943" name="Picture">
+                  <wp:docPr id="1210882285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836293943" name="Picture"/>
+                          <pic:cNvPr id="1210882285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40126,57 +40126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610810310" name="Picture">
+                  <wp:docPr id="285160945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610810310" name="Picture"/>
+                          <pic:cNvPr id="285160945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41503,57 +41503,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365987733" name="Picture">
+                  <wp:docPr id="20395335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365987733" name="Picture"/>
+                          <pic:cNvPr id="20395335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42646,57 +42646,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806559452" name="Picture">
+                        <wp:docPr id="116831659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806559452" name="Picture"/>
+                                <pic:cNvPr id="116831659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43867,57 +43867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623321541" name="Picture">
+                  <wp:docPr id="1045640511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623321541" name="Picture"/>
+                          <pic:cNvPr id="1045640511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43938,57 +43938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330936566" name="Picture">
+                  <wp:docPr id="545443192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330936566" name="Picture"/>
+                          <pic:cNvPr id="545443192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44352,57 +44352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802387027" name="Picture">
+                  <wp:docPr id="1412030693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802387027" name="Picture"/>
+                          <pic:cNvPr id="1412030693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>