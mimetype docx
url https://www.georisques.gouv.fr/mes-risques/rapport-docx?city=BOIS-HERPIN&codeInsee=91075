--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313249282" name="Picture">
+                  <wp:docPr id="944662317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313249282" name="Picture"/>
+                          <pic:cNvPr id="944662317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177406359" name="Picture">
+                  <wp:docPr id="82243543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177406359" name="Picture"/>
+                          <pic:cNvPr id="82243543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1453263671" name="Picture">
+                        <wp:docPr id="556140027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1453263671" name="Picture"/>
+                                <pic:cNvPr id="556140027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601840943" name="Picture">
+                  <wp:docPr id="582092061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601840943" name="Picture"/>
+                          <pic:cNvPr id="582092061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284201047" name="Picture">
+                  <wp:docPr id="2012851983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284201047" name="Picture"/>
+                          <pic:cNvPr id="2012851983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609130777" name="Picture">
+                  <wp:docPr id="1011529245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609130777" name="Picture"/>
+                          <pic:cNvPr id="1011529245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44793467" name="Picture">
+                  <wp:docPr id="2051678279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44793467" name="Picture"/>
+                          <pic:cNvPr id="2051678279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820866614" name="Picture">
+                  <wp:docPr id="76954760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820866614" name="Picture"/>
+                          <pic:cNvPr id="76954760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762357407" name="Picture">
+                        <wp:docPr id="1963095347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762357407" name="Picture"/>
+                                <pic:cNvPr id="1963095347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974458012" name="Picture">
+                        <wp:docPr id="1775164264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974458012" name="Picture"/>
+                                <pic:cNvPr id="1775164264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046449359" name="Picture">
+                        <wp:docPr id="1330167672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046449359" name="Picture"/>
+                                <pic:cNvPr id="1330167672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234716118" name="Picture">
+                        <wp:docPr id="2092716589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234716118" name="Picture"/>
+                                <pic:cNvPr id="2092716589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304751038" name="Picture">
+                        <wp:docPr id="1116613479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304751038" name="Picture"/>
+                                <pic:cNvPr id="1116613479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048030673" name="Picture">
+                        <wp:docPr id="469836950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048030673" name="Picture"/>
+                                <pic:cNvPr id="469836950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520303851" name="Picture">
+                        <wp:docPr id="1655346534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520303851" name="Picture"/>
+                                <pic:cNvPr id="1655346534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68411551" name="Picture">
+                        <wp:docPr id="199229938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68411551" name="Picture"/>
+                                <pic:cNvPr id="199229938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441212880" name="Picture">
+                        <wp:docPr id="1237603441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441212880" name="Picture"/>
+                                <pic:cNvPr id="1237603441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806794233" name="Picture">
+                        <wp:docPr id="192220075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806794233" name="Picture"/>
+                                <pic:cNvPr id="192220075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670291639" name="Picture">
+                        <wp:docPr id="1235962843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670291639" name="Picture"/>
+                                <pic:cNvPr id="1235962843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266143118" name="Picture">
+                        <wp:docPr id="2079916557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266143118" name="Picture"/>
+                                <pic:cNvPr id="2079916557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564850696" name="Picture">
+                  <wp:docPr id="1107894569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564850696" name="Picture"/>
+                          <pic:cNvPr id="1107894569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699424258" name="Picture">
+                  <wp:docPr id="1781359100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699424258" name="Picture"/>
+                          <pic:cNvPr id="1781359100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849809166" name="Picture">
+                  <wp:docPr id="106006038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849809166" name="Picture"/>
+                          <pic:cNvPr id="106006038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655230517" name="Picture">
+                  <wp:docPr id="585015952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655230517" name="Picture"/>
+                          <pic:cNvPr id="585015952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992631967" name="Picture">
+                  <wp:docPr id="873385320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992631967" name="Picture"/>
+                          <pic:cNvPr id="873385320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161342868" name="Picture">
+                  <wp:docPr id="14310580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161342868" name="Picture"/>
+                          <pic:cNvPr id="14310580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572184608" name="Picture">
+                        <wp:docPr id="138534596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572184608" name="Picture"/>
+                                <pic:cNvPr id="138534596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354291031" name="Picture">
+                        <wp:docPr id="646668172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354291031" name="Picture"/>
+                                <pic:cNvPr id="646668172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18739,57 +18739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396838358" name="Picture">
+                  <wp:docPr id="328087422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396838358" name="Picture"/>
+                          <pic:cNvPr id="328087422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18828,57 +18828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699521680" name="Picture">
+                  <wp:docPr id="900187853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699521680" name="Picture"/>
+                          <pic:cNvPr id="900187853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19472,57 +19472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14510555" name="Picture">
+                  <wp:docPr id="1227659466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14510555" name="Picture"/>
+                          <pic:cNvPr id="1227659466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20470,57 +20470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131683047" name="Picture">
+                  <wp:docPr id="673394291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131683047" name="Picture"/>
+                          <pic:cNvPr id="673394291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20573,57 +20573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779720992" name="Picture">
+                  <wp:docPr id="1160959780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779720992" name="Picture"/>
+                          <pic:cNvPr id="1160959780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21954,57 +21954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916924984" name="Picture">
+                  <wp:docPr id="373335748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916924984" name="Picture"/>
+                          <pic:cNvPr id="373335748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23097,57 +23097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451803736" name="Picture">
+                        <wp:docPr id="997498375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451803736" name="Picture"/>
+                                <pic:cNvPr id="997498375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24486,57 +24486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735404809" name="Picture">
+                  <wp:docPr id="680618283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735404809" name="Picture"/>
+                          <pic:cNvPr id="680618283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24575,57 +24575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494083209" name="Picture">
+                  <wp:docPr id="1989793423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494083209" name="Picture"/>
+                          <pic:cNvPr id="1989793423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25219,57 +25219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848640639" name="Picture">
+                  <wp:docPr id="490603156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848640639" name="Picture"/>
+                          <pic:cNvPr id="490603156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26217,57 +26217,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847705628" name="Picture">
+                  <wp:docPr id="1595851385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847705628" name="Picture"/>
+                          <pic:cNvPr id="1595851385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26320,57 +26320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824595263" name="Picture">
+                  <wp:docPr id="1502584700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824595263" name="Picture"/>
+                          <pic:cNvPr id="1502584700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27697,57 +27697,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800731473" name="Picture">
+                  <wp:docPr id="99745199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800731473" name="Picture"/>
+                          <pic:cNvPr id="99745199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753283675" name="Picture">
+                        <wp:docPr id="1267313400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753283675" name="Picture"/>
+                                <pic:cNvPr id="1267313400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30201,57 +30201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386790447" name="Picture">
+                  <wp:docPr id="1092561571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386790447" name="Picture"/>
+                          <pic:cNvPr id="1092561571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30290,57 +30290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337070568" name="Picture">
+                  <wp:docPr id="1713951988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337070568" name="Picture"/>
+                          <pic:cNvPr id="1713951988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30934,57 +30934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350142240" name="Picture">
+                  <wp:docPr id="527800081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350142240" name="Picture"/>
+                          <pic:cNvPr id="527800081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31932,57 +31932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420940650" name="Picture">
+                  <wp:docPr id="1120962086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420940650" name="Picture"/>
+                          <pic:cNvPr id="1120962086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32035,57 +32035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50482456" name="Picture">
+                  <wp:docPr id="1554031054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50482456" name="Picture"/>
+                          <pic:cNvPr id="1554031054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33412,57 +33412,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128418316" name="Picture">
+                  <wp:docPr id="633882693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128418316" name="Picture"/>
+                          <pic:cNvPr id="633882693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34555,57 +34555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30686372" name="Picture">
+                        <wp:docPr id="121910036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30686372" name="Picture"/>
+                                <pic:cNvPr id="121910036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35776,57 +35776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353134782" name="Picture">
+                  <wp:docPr id="1621739993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353134782" name="Picture"/>
+                          <pic:cNvPr id="1621739993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35847,57 +35847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327379824" name="Picture">
+                  <wp:docPr id="1703730692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327379824" name="Picture"/>
+                          <pic:cNvPr id="1703730692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36261,57 +36261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452141333" name="Picture">
+                  <wp:docPr id="662507990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452141333" name="Picture"/>
+                          <pic:cNvPr id="662507990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>