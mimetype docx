--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872014307" name="Picture">
+                  <wp:docPr id="1481168039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872014307" name="Picture"/>
+                          <pic:cNvPr id="1481168039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063501977" name="Picture">
+                  <wp:docPr id="1711747536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063501977" name="Picture"/>
+                          <pic:cNvPr id="1711747536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210396301" name="Picture">
+                        <wp:docPr id="347399683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210396301" name="Picture"/>
+                                <pic:cNvPr id="347399683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519643240" name="Picture">
+                  <wp:docPr id="879060102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519643240" name="Picture"/>
+                          <pic:cNvPr id="879060102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224783168" name="Picture">
+                  <wp:docPr id="78442926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224783168" name="Picture"/>
+                          <pic:cNvPr id="78442926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090060376" name="Picture">
+                  <wp:docPr id="1234525209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090060376" name="Picture"/>
+                          <pic:cNvPr id="1234525209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574029806" name="Picture">
+                  <wp:docPr id="1827326505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574029806" name="Picture"/>
+                          <pic:cNvPr id="1827326505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144231663" name="Picture">
+                  <wp:docPr id="1215362474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144231663" name="Picture"/>
+                          <pic:cNvPr id="1215362474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8406635" name="Picture">
+                        <wp:docPr id="1366581800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8406635" name="Picture"/>
+                                <pic:cNvPr id="1366581800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717820322" name="Picture">
+                        <wp:docPr id="1001687645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717820322" name="Picture"/>
+                                <pic:cNvPr id="1001687645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95443288" name="Picture">
+                        <wp:docPr id="2051817985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95443288" name="Picture"/>
+                                <pic:cNvPr id="2051817985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450472765" name="Picture">
+                        <wp:docPr id="741744256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450472765" name="Picture"/>
+                                <pic:cNvPr id="741744256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004556730" name="Picture">
+                        <wp:docPr id="1313818602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004556730" name="Picture"/>
+                                <pic:cNvPr id="1313818602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307541273" name="Picture">
+                        <wp:docPr id="890222203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307541273" name="Picture"/>
+                                <pic:cNvPr id="890222203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342315241" name="Picture">
+                        <wp:docPr id="1108343841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342315241" name="Picture"/>
+                                <pic:cNvPr id="1108343841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578441203" name="Picture">
+                        <wp:docPr id="131800672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578441203" name="Picture"/>
+                                <pic:cNvPr id="131800672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416406212" name="Picture">
+                        <wp:docPr id="225862414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416406212" name="Picture"/>
+                                <pic:cNvPr id="225862414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155385639" name="Picture">
+                        <wp:docPr id="1595591727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155385639" name="Picture"/>
+                                <pic:cNvPr id="1595591727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138262059" name="Picture">
+                        <wp:docPr id="423741104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138262059" name="Picture"/>
+                                <pic:cNvPr id="423741104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66151631" name="Picture">
+                        <wp:docPr id="806784706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66151631" name="Picture"/>
+                                <pic:cNvPr id="806784706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162664119" name="Picture">
+                        <wp:docPr id="1447784666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162664119" name="Picture"/>
+                                <pic:cNvPr id="1447784666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920712630" name="Picture">
+                        <wp:docPr id="96263416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920712630" name="Picture"/>
+                                <pic:cNvPr id="96263416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261040176" name="Picture">
+                        <wp:docPr id="1938478580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261040176" name="Picture"/>
+                                <pic:cNvPr id="1938478580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943632769" name="Picture">
+                  <wp:docPr id="136339070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943632769" name="Picture"/>
+                          <pic:cNvPr id="136339070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578376084" name="Picture">
+                  <wp:docPr id="869995427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578376084" name="Picture"/>
+                          <pic:cNvPr id="869995427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128650752" name="Picture">
+                  <wp:docPr id="846157952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128650752" name="Picture"/>
+                          <pic:cNvPr id="846157952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599566594" name="Picture">
+                  <wp:docPr id="118968525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599566594" name="Picture"/>
+                          <pic:cNvPr id="118968525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134104196" name="Picture">
+                  <wp:docPr id="122657429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134104196" name="Picture"/>
+                          <pic:cNvPr id="122657429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277334126" name="Picture">
+                  <wp:docPr id="672568747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277334126" name="Picture"/>
+                          <pic:cNvPr id="672568747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740221172" name="Picture">
+                        <wp:docPr id="1562261407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740221172" name="Picture"/>
+                                <pic:cNvPr id="1562261407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364221647" name="Picture">
+                  <wp:docPr id="2049680738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364221647" name="Picture"/>
+                          <pic:cNvPr id="2049680738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794274379" name="Picture">
+                  <wp:docPr id="1860156281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794274379" name="Picture"/>
+                          <pic:cNvPr id="1860156281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825241761" name="Picture">
+                  <wp:docPr id="1112660978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825241761" name="Picture"/>
+                          <pic:cNvPr id="1112660978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457624637" name="Picture">
+                  <wp:docPr id="2033419287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457624637" name="Picture"/>
+                          <pic:cNvPr id="2033419287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788662374" name="Picture">
+                  <wp:docPr id="102817554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788662374" name="Picture"/>
+                          <pic:cNvPr id="102817554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648697861" name="Picture">
+                  <wp:docPr id="2131441720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648697861" name="Picture"/>
+                          <pic:cNvPr id="2131441720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361805934" name="Picture">
+                        <wp:docPr id="991426800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361805934" name="Picture"/>
+                                <pic:cNvPr id="991426800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918833159" name="Picture">
+                  <wp:docPr id="1124557196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918833159" name="Picture"/>
+                          <pic:cNvPr id="1124557196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792502689" name="Picture">
+                  <wp:docPr id="1774889529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792502689" name="Picture"/>
+                          <pic:cNvPr id="1774889529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432484331" name="Picture">
+                  <wp:docPr id="317716511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432484331" name="Picture"/>
+                          <pic:cNvPr id="317716511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767135391" name="Picture">
+                  <wp:docPr id="1430885484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767135391" name="Picture"/>
+                          <pic:cNvPr id="1430885484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499782511" name="Picture">
+                  <wp:docPr id="1263331250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499782511" name="Picture"/>
+                          <pic:cNvPr id="1263331250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116402965" name="Picture">
+                  <wp:docPr id="965276459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116402965" name="Picture"/>
+                          <pic:cNvPr id="965276459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382537402" name="Picture">
+                        <wp:docPr id="22967959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382537402" name="Picture"/>
+                                <pic:cNvPr id="22967959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997715322" name="Picture">
+                  <wp:docPr id="45482413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997715322" name="Picture"/>
+                          <pic:cNvPr id="45482413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555555695" name="Picture">
+                  <wp:docPr id="273972217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555555695" name="Picture"/>
+                          <pic:cNvPr id="273972217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821646411" name="Picture">
+                  <wp:docPr id="1649171882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821646411" name="Picture"/>
+                          <pic:cNvPr id="1649171882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143226173" name="Picture">
+                  <wp:docPr id="2118559142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143226173" name="Picture"/>
+                          <pic:cNvPr id="2118559142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473962296" name="Picture">
+                  <wp:docPr id="1300136484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473962296" name="Picture"/>
+                          <pic:cNvPr id="1300136484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726043127" name="Picture">
+                  <wp:docPr id="1298081580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726043127" name="Picture"/>
+                          <pic:cNvPr id="1298081580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584253408" name="Picture">
+                  <wp:docPr id="1197050688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584253408" name="Picture"/>
+                          <pic:cNvPr id="1197050688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561687916" name="Picture">
+                  <wp:docPr id="1432828271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561687916" name="Picture"/>
+                          <pic:cNvPr id="1432828271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757489432" name="Picture">
+                  <wp:docPr id="331241481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757489432" name="Picture"/>
+                          <pic:cNvPr id="331241481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135395248" name="Picture">
+                        <wp:docPr id="381328148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135395248" name="Picture"/>
+                                <pic:cNvPr id="381328148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399554357" name="Picture">
+                  <wp:docPr id="1998976986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399554357" name="Picture"/>
+                          <pic:cNvPr id="1998976986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000083155" name="Picture">
+                  <wp:docPr id="2104171097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000083155" name="Picture"/>
+                          <pic:cNvPr id="2104171097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617788578" name="Picture">
+                  <wp:docPr id="1982384428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617788578" name="Picture"/>
+                          <pic:cNvPr id="1982384428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000695911" name="Picture">
+                  <wp:docPr id="159927391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000695911" name="Picture"/>
+                          <pic:cNvPr id="159927391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019854025" name="Picture">
+                  <wp:docPr id="36809936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019854025" name="Picture"/>
+                          <pic:cNvPr id="36809936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712873026" name="Picture">
+                  <wp:docPr id="811941315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712873026" name="Picture"/>
+                          <pic:cNvPr id="811941315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462131059" name="Picture">
+                        <wp:docPr id="1486135223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462131059" name="Picture"/>
+                                <pic:cNvPr id="1486135223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289343569" name="Picture">
+                  <wp:docPr id="1099315779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289343569" name="Picture"/>
+                          <pic:cNvPr id="1099315779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144001057" name="Picture">
+                  <wp:docPr id="342873736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144001057" name="Picture"/>
+                          <pic:cNvPr id="342873736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397048851" name="Picture">
+                  <wp:docPr id="1671235440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397048851" name="Picture"/>
+                          <pic:cNvPr id="1671235440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>