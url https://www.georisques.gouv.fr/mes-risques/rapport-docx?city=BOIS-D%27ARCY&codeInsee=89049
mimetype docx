--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829605240" name="Picture">
+                  <wp:docPr id="1485199770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829605240" name="Picture"/>
+                          <pic:cNvPr id="1485199770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899597884" name="Picture">
+                  <wp:docPr id="418207950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899597884" name="Picture"/>
+                          <pic:cNvPr id="418207950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366256258" name="Picture">
+                        <wp:docPr id="96717170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366256258" name="Picture"/>
+                                <pic:cNvPr id="96717170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614673413" name="Picture">
+                  <wp:docPr id="1358472281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614673413" name="Picture"/>
+                          <pic:cNvPr id="1358472281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61481589" name="Picture">
+                  <wp:docPr id="1438711580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61481589" name="Picture"/>
+                          <pic:cNvPr id="1438711580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171298359" name="Picture">
+                  <wp:docPr id="412487055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171298359" name="Picture"/>
+                          <pic:cNvPr id="412487055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186098436" name="Picture">
+                  <wp:docPr id="415252762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186098436" name="Picture"/>
+                          <pic:cNvPr id="415252762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828659911" name="Picture">
+                  <wp:docPr id="323344990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828659911" name="Picture"/>
+                          <pic:cNvPr id="323344990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878459372" name="Picture">
+                        <wp:docPr id="1302333436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878459372" name="Picture"/>
+                                <pic:cNvPr id="1302333436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038048605" name="Picture">
+                        <wp:docPr id="2078899079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038048605" name="Picture"/>
+                                <pic:cNvPr id="2078899079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492759100" name="Picture">
+                        <wp:docPr id="603097364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492759100" name="Picture"/>
+                                <pic:cNvPr id="603097364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132007921" name="Picture">
+                        <wp:docPr id="648969085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132007921" name="Picture"/>
+                                <pic:cNvPr id="648969085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435107648" name="Picture">
+                        <wp:docPr id="1840848156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435107648" name="Picture"/>
+                                <pic:cNvPr id="1840848156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123500111" name="Picture">
+                        <wp:docPr id="555668134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123500111" name="Picture"/>
+                                <pic:cNvPr id="555668134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908611833" name="Picture">
+                        <wp:docPr id="1179066329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908611833" name="Picture"/>
+                                <pic:cNvPr id="1179066329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157262874" name="Picture">
+                        <wp:docPr id="91997691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157262874" name="Picture"/>
+                                <pic:cNvPr id="91997691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12920175" name="Picture">
+                        <wp:docPr id="1543130394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12920175" name="Picture"/>
+                                <pic:cNvPr id="1543130394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970007593" name="Picture">
+                        <wp:docPr id="1468446904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970007593" name="Picture"/>
+                                <pic:cNvPr id="1468446904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589159867" name="Picture">
+                        <wp:docPr id="81157137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589159867" name="Picture"/>
+                                <pic:cNvPr id="81157137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703732945" name="Picture">
+                        <wp:docPr id="1113085897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703732945" name="Picture"/>
+                                <pic:cNvPr id="1113085897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992384532" name="Picture">
+                        <wp:docPr id="1190967979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992384532" name="Picture"/>
+                                <pic:cNvPr id="1190967979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666002362" name="Picture">
+                        <wp:docPr id="406007417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666002362" name="Picture"/>
+                                <pic:cNvPr id="406007417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222447436" name="Picture">
+                        <wp:docPr id="401520794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222447436" name="Picture"/>
+                                <pic:cNvPr id="401520794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282456711" name="Picture">
+                  <wp:docPr id="1762597726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282456711" name="Picture"/>
+                          <pic:cNvPr id="1762597726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677715232" name="Picture">
+                  <wp:docPr id="1508444040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677715232" name="Picture"/>
+                          <pic:cNvPr id="1508444040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715908599" name="Picture">
+                  <wp:docPr id="530971344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715908599" name="Picture"/>
+                          <pic:cNvPr id="530971344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933469670" name="Picture">
+                  <wp:docPr id="342366273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933469670" name="Picture"/>
+                          <pic:cNvPr id="342366273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649403420" name="Picture">
+                  <wp:docPr id="712005362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649403420" name="Picture"/>
+                          <pic:cNvPr id="712005362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913130559" name="Picture">
+                  <wp:docPr id="511966457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913130559" name="Picture"/>
+                          <pic:cNvPr id="511966457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884779225" name="Picture">
+                        <wp:docPr id="52607224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884779225" name="Picture"/>
+                                <pic:cNvPr id="52607224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724179448" name="Picture">
+                  <wp:docPr id="673663776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724179448" name="Picture"/>
+                          <pic:cNvPr id="673663776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712556034" name="Picture">
+                  <wp:docPr id="1495182521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712556034" name="Picture"/>
+                          <pic:cNvPr id="1495182521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634914350" name="Picture">
+                  <wp:docPr id="1340942874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634914350" name="Picture"/>
+                          <pic:cNvPr id="1340942874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044012641" name="Picture">
+                  <wp:docPr id="880488269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044012641" name="Picture"/>
+                          <pic:cNvPr id="880488269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723149410" name="Picture">
+                  <wp:docPr id="155656833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723149410" name="Picture"/>
+                          <pic:cNvPr id="155656833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490112372" name="Picture">
+                  <wp:docPr id="723134645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490112372" name="Picture"/>
+                          <pic:cNvPr id="723134645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126565843" name="Picture">
+                        <wp:docPr id="451580384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126565843" name="Picture"/>
+                                <pic:cNvPr id="451580384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832415471" name="Picture">
+                  <wp:docPr id="2023140981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832415471" name="Picture"/>
+                          <pic:cNvPr id="2023140981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138153051" name="Picture">
+                  <wp:docPr id="10288964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138153051" name="Picture"/>
+                          <pic:cNvPr id="10288964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053548659" name="Picture">
+                  <wp:docPr id="259873870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053548659" name="Picture"/>
+                          <pic:cNvPr id="259873870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840540805" name="Picture">
+                  <wp:docPr id="110255139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840540805" name="Picture"/>
+                          <pic:cNvPr id="110255139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051164577" name="Picture">
+                  <wp:docPr id="1681413444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051164577" name="Picture"/>
+                          <pic:cNvPr id="1681413444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321156669" name="Picture">
+                  <wp:docPr id="269167500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321156669" name="Picture"/>
+                          <pic:cNvPr id="269167500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704478305" name="Picture">
+                        <wp:docPr id="1061850564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704478305" name="Picture"/>
+                                <pic:cNvPr id="1061850564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26343299" name="Picture">
+                  <wp:docPr id="1006546531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26343299" name="Picture"/>
+                          <pic:cNvPr id="1006546531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655024962" name="Picture">
+                  <wp:docPr id="1762018434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655024962" name="Picture"/>
+                          <pic:cNvPr id="1762018434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700171190" name="Picture">
+                  <wp:docPr id="38387915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700171190" name="Picture"/>
+                          <pic:cNvPr id="38387915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120945836" name="Picture">
+                  <wp:docPr id="2013484598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120945836" name="Picture"/>
+                          <pic:cNvPr id="2013484598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235662544" name="Picture">
+                  <wp:docPr id="595210208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235662544" name="Picture"/>
+                          <pic:cNvPr id="595210208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608645530" name="Picture">
+                  <wp:docPr id="1870265564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608645530" name="Picture"/>
+                          <pic:cNvPr id="1870265564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768645511" name="Picture">
+                  <wp:docPr id="439431441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768645511" name="Picture"/>
+                          <pic:cNvPr id="439431441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346767760" name="Picture">
+                  <wp:docPr id="1446380770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346767760" name="Picture"/>
+                          <pic:cNvPr id="1446380770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492093215" name="Picture">
+                  <wp:docPr id="230238844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492093215" name="Picture"/>
+                          <pic:cNvPr id="230238844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554712571" name="Picture">
+                        <wp:docPr id="1824113179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554712571" name="Picture"/>
+                                <pic:cNvPr id="1824113179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85196727" name="Picture">
+                  <wp:docPr id="672661306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85196727" name="Picture"/>
+                          <pic:cNvPr id="672661306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605468458" name="Picture">
+                  <wp:docPr id="850559955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605468458" name="Picture"/>
+                          <pic:cNvPr id="850559955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038941436" name="Picture">
+                  <wp:docPr id="1640971830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038941436" name="Picture"/>
+                          <pic:cNvPr id="1640971830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180107796" name="Picture">
+                  <wp:docPr id="221969263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180107796" name="Picture"/>
+                          <pic:cNvPr id="221969263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364255180" name="Picture">
+                  <wp:docPr id="512119409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364255180" name="Picture"/>
+                          <pic:cNvPr id="512119409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406296960" name="Picture">
+                  <wp:docPr id="290799489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406296960" name="Picture"/>
+                          <pic:cNvPr id="290799489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8760081" name="Picture">
+                        <wp:docPr id="977038604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8760081" name="Picture"/>
+                                <pic:cNvPr id="977038604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609929496" name="Picture">
+                  <wp:docPr id="36566269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609929496" name="Picture"/>
+                          <pic:cNvPr id="36566269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285167957" name="Picture">
+                  <wp:docPr id="1485531722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285167957" name="Picture"/>
+                          <pic:cNvPr id="1485531722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439878678" name="Picture">
+                  <wp:docPr id="2013272881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439878678" name="Picture"/>
+                          <pic:cNvPr id="2013272881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>