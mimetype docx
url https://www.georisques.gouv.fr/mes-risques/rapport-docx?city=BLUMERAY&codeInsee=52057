--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457392748" name="Picture">
+                  <wp:docPr id="760501555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457392748" name="Picture"/>
+                          <pic:cNvPr id="760501555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866584355" name="Picture">
+                  <wp:docPr id="16324425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866584355" name="Picture"/>
+                          <pic:cNvPr id="16324425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903535255" name="Picture">
+                        <wp:docPr id="944467073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903535255" name="Picture"/>
+                                <pic:cNvPr id="944467073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153664032" name="Picture">
+                  <wp:docPr id="1514205705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153664032" name="Picture"/>
+                          <pic:cNvPr id="1514205705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258988799" name="Picture">
+                  <wp:docPr id="152347257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258988799" name="Picture"/>
+                          <pic:cNvPr id="152347257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765716669" name="Picture">
+                  <wp:docPr id="599054227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765716669" name="Picture"/>
+                          <pic:cNvPr id="599054227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922821037" name="Picture">
+                  <wp:docPr id="1965618688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922821037" name="Picture"/>
+                          <pic:cNvPr id="1965618688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853304457" name="Picture">
+                  <wp:docPr id="2048924231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853304457" name="Picture"/>
+                          <pic:cNvPr id="2048924231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079132345" name="Picture">
+                        <wp:docPr id="545349899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079132345" name="Picture"/>
+                                <pic:cNvPr id="545349899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244151849" name="Picture">
+                        <wp:docPr id="918618127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244151849" name="Picture"/>
+                                <pic:cNvPr id="918618127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346237716" name="Picture">
+                        <wp:docPr id="1258744404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346237716" name="Picture"/>
+                                <pic:cNvPr id="1258744404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17389413" name="Picture">
+                        <wp:docPr id="114122267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17389413" name="Picture"/>
+                                <pic:cNvPr id="114122267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649884835" name="Picture">
+                        <wp:docPr id="1546731790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649884835" name="Picture"/>
+                                <pic:cNvPr id="1546731790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1318075365" name="Picture">
+                        <wp:docPr id="677299008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1318075365" name="Picture"/>
+                                <pic:cNvPr id="677299008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691486158" name="Picture">
+                        <wp:docPr id="812094890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691486158" name="Picture"/>
+                                <pic:cNvPr id="812094890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404295801" name="Picture">
+                        <wp:docPr id="614223815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404295801" name="Picture"/>
+                                <pic:cNvPr id="614223815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387087013" name="Picture">
+                        <wp:docPr id="1300459964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387087013" name="Picture"/>
+                                <pic:cNvPr id="1300459964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236351661" name="Picture">
+                        <wp:docPr id="1577084171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236351661" name="Picture"/>
+                                <pic:cNvPr id="1577084171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818436305" name="Picture">
+                        <wp:docPr id="2032025172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818436305" name="Picture"/>
+                                <pic:cNvPr id="2032025172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395099191" name="Picture">
+                        <wp:docPr id="1717723150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395099191" name="Picture"/>
+                                <pic:cNvPr id="1717723150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703539833" name="Picture">
+                        <wp:docPr id="1636097606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703539833" name="Picture"/>
+                                <pic:cNvPr id="1636097606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396504688" name="Picture">
+                        <wp:docPr id="1253853712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396504688" name="Picture"/>
+                                <pic:cNvPr id="1253853712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114294326" name="Picture">
+                        <wp:docPr id="375963282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114294326" name="Picture"/>
+                                <pic:cNvPr id="375963282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621203418" name="Picture">
+                  <wp:docPr id="585406446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621203418" name="Picture"/>
+                          <pic:cNvPr id="585406446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102468755" name="Picture">
+                  <wp:docPr id="615474235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102468755" name="Picture"/>
+                          <pic:cNvPr id="615474235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509043630" name="Picture">
+                  <wp:docPr id="1784003786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509043630" name="Picture"/>
+                          <pic:cNvPr id="1784003786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943471410" name="Picture">
+                  <wp:docPr id="1354317144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943471410" name="Picture"/>
+                          <pic:cNvPr id="1354317144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858428122" name="Picture">
+                  <wp:docPr id="844561797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858428122" name="Picture"/>
+                          <pic:cNvPr id="844561797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635739063" name="Picture">
+                  <wp:docPr id="625088961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635739063" name="Picture"/>
+                          <pic:cNvPr id="625088961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210356988" name="Picture">
+                        <wp:docPr id="2014152871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210356988" name="Picture"/>
+                                <pic:cNvPr id="2014152871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155297834" name="Picture">
+                  <wp:docPr id="22443602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155297834" name="Picture"/>
+                          <pic:cNvPr id="22443602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968811619" name="Picture">
+                  <wp:docPr id="1935402253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968811619" name="Picture"/>
+                          <pic:cNvPr id="1935402253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439761628" name="Picture">
+                  <wp:docPr id="1728516977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439761628" name="Picture"/>
+                          <pic:cNvPr id="1728516977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797624513" name="Picture">
+                  <wp:docPr id="1915779084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797624513" name="Picture"/>
+                          <pic:cNvPr id="1915779084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300400803" name="Picture">
+                  <wp:docPr id="226021932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300400803" name="Picture"/>
+                          <pic:cNvPr id="226021932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474613699" name="Picture">
+                  <wp:docPr id="1641342627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474613699" name="Picture"/>
+                          <pic:cNvPr id="1641342627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198299271" name="Picture">
+                        <wp:docPr id="495872728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198299271" name="Picture"/>
+                                <pic:cNvPr id="495872728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531093360" name="Picture">
+                  <wp:docPr id="8131423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531093360" name="Picture"/>
+                          <pic:cNvPr id="8131423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215686041" name="Picture">
+                  <wp:docPr id="771617426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215686041" name="Picture"/>
+                          <pic:cNvPr id="771617426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409674578" name="Picture">
+                  <wp:docPr id="1561123070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409674578" name="Picture"/>
+                          <pic:cNvPr id="1561123070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121007541" name="Picture">
+                  <wp:docPr id="151828027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121007541" name="Picture"/>
+                          <pic:cNvPr id="151828027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522919952" name="Picture">
+                  <wp:docPr id="237275464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522919952" name="Picture"/>
+                          <pic:cNvPr id="237275464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059147949" name="Picture">
+                  <wp:docPr id="2001980773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059147949" name="Picture"/>
+                          <pic:cNvPr id="2001980773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836961030" name="Picture">
+                  <wp:docPr id="299179190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836961030" name="Picture"/>
+                          <pic:cNvPr id="299179190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83007919" name="Picture">
+                  <wp:docPr id="2021966604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83007919" name="Picture"/>
+                          <pic:cNvPr id="2021966604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127557410" name="Picture">
+                  <wp:docPr id="508952342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127557410" name="Picture"/>
+                          <pic:cNvPr id="508952342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048076912" name="Picture">
+                  <wp:docPr id="940708806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048076912" name="Picture"/>
+                          <pic:cNvPr id="940708806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238379679" name="Picture">
+                  <wp:docPr id="1482275470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238379679" name="Picture"/>
+                          <pic:cNvPr id="1482275470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844211228" name="Picture">
+                  <wp:docPr id="1713371556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844211228" name="Picture"/>
+                          <pic:cNvPr id="1713371556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807745707" name="Picture">
+                        <wp:docPr id="2019726151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807745707" name="Picture"/>
+                                <pic:cNvPr id="2019726151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410218635" name="Picture">
+                  <wp:docPr id="1638500150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410218635" name="Picture"/>
+                          <pic:cNvPr id="1638500150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798225624" name="Picture">
+                  <wp:docPr id="804337562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798225624" name="Picture"/>
+                          <pic:cNvPr id="804337562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922942369" name="Picture">
+                  <wp:docPr id="1239877133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922942369" name="Picture"/>
+                          <pic:cNvPr id="1239877133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035398997" name="Picture">
+                  <wp:docPr id="1621738040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035398997" name="Picture"/>
+                          <pic:cNvPr id="1621738040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425017231" name="Picture">
+                  <wp:docPr id="1533334403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425017231" name="Picture"/>
+                          <pic:cNvPr id="1533334403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245941651" name="Picture">
+                  <wp:docPr id="2053666225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245941651" name="Picture"/>
+                          <pic:cNvPr id="2053666225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007655634" name="Picture">
+                        <wp:docPr id="786558066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007655634" name="Picture"/>
+                                <pic:cNvPr id="786558066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365051376" name="Picture">
+                  <wp:docPr id="2024205218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365051376" name="Picture"/>
+                          <pic:cNvPr id="2024205218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201575455" name="Picture">
+                  <wp:docPr id="2030344550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201575455" name="Picture"/>
+                          <pic:cNvPr id="2030344550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853147620" name="Picture">
+                  <wp:docPr id="1631215909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853147620" name="Picture"/>
+                          <pic:cNvPr id="1631215909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45292,57 +45292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277994768" name="Picture">
+                  <wp:docPr id="1331652653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277994768" name="Picture"/>
+                          <pic:cNvPr id="1331652653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45372,57 +45372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461323186" name="Picture">
+                  <wp:docPr id="2024216280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461323186" name="Picture"/>
+                          <pic:cNvPr id="2024216280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45851,57 +45851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888187968" name="Picture">
+                  <wp:docPr id="1901876937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888187968" name="Picture"/>
+                          <pic:cNvPr id="1901876937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48566,57 +48566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379091974" name="Picture">
+                  <wp:docPr id="1509657179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379091974" name="Picture"/>
+                          <pic:cNvPr id="1509657179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48637,57 +48637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296275186" name="Picture">
+                  <wp:docPr id="422200938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296275186" name="Picture"/>
+                          <pic:cNvPr id="422200938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49051,57 +49051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985305585" name="Picture">
+                  <wp:docPr id="181641624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985305585" name="Picture"/>
+                          <pic:cNvPr id="181641624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>