--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649743019" name="Picture">
+                  <wp:docPr id="1202476963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649743019" name="Picture"/>
+                          <pic:cNvPr id="1202476963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786200146" name="Picture">
+                  <wp:docPr id="805881718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786200146" name="Picture"/>
+                          <pic:cNvPr id="805881718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482087338" name="Picture">
+                        <wp:docPr id="141656892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482087338" name="Picture"/>
+                                <pic:cNvPr id="141656892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889613506" name="Picture">
+                  <wp:docPr id="1861750181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889613506" name="Picture"/>
+                          <pic:cNvPr id="1861750181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652965681" name="Picture">
+                  <wp:docPr id="780652025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652965681" name="Picture"/>
+                          <pic:cNvPr id="780652025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843192349" name="Picture">
+                  <wp:docPr id="1523719491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843192349" name="Picture"/>
+                          <pic:cNvPr id="1523719491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440536472" name="Picture">
+                  <wp:docPr id="259024461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440536472" name="Picture"/>
+                          <pic:cNvPr id="259024461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381052174" name="Picture">
+                  <wp:docPr id="1767120972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381052174" name="Picture"/>
+                          <pic:cNvPr id="1767120972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913677240" name="Picture">
+                        <wp:docPr id="1743885107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913677240" name="Picture"/>
+                                <pic:cNvPr id="1743885107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712622474" name="Picture">
+                        <wp:docPr id="244440786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712622474" name="Picture"/>
+                                <pic:cNvPr id="244440786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752145284" name="Picture">
+                        <wp:docPr id="1777787899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752145284" name="Picture"/>
+                                <pic:cNvPr id="1777787899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99393356" name="Picture">
+                        <wp:docPr id="416620479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99393356" name="Picture"/>
+                                <pic:cNvPr id="416620479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603390982" name="Picture">
+                        <wp:docPr id="715059288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603390982" name="Picture"/>
+                                <pic:cNvPr id="715059288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345064417" name="Picture">
+                        <wp:docPr id="405566525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345064417" name="Picture"/>
+                                <pic:cNvPr id="405566525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184759389" name="Picture">
+                        <wp:docPr id="450221312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184759389" name="Picture"/>
+                                <pic:cNvPr id="450221312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259450277" name="Picture">
+                        <wp:docPr id="830390602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259450277" name="Picture"/>
+                                <pic:cNvPr id="830390602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349941999" name="Picture">
+                        <wp:docPr id="1833104763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349941999" name="Picture"/>
+                                <pic:cNvPr id="1833104763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218623672" name="Picture">
+                        <wp:docPr id="1240162455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218623672" name="Picture"/>
+                                <pic:cNvPr id="1240162455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716934998" name="Picture">
+                        <wp:docPr id="747861394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716934998" name="Picture"/>
+                                <pic:cNvPr id="747861394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025677722" name="Picture">
+                        <wp:docPr id="1186787643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025677722" name="Picture"/>
+                                <pic:cNvPr id="1186787643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268014652" name="Picture">
+                        <wp:docPr id="155585881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268014652" name="Picture"/>
+                                <pic:cNvPr id="155585881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042800852" name="Picture">
+                        <wp:docPr id="670035439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042800852" name="Picture"/>
+                                <pic:cNvPr id="670035439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132131510" name="Picture">
+                        <wp:docPr id="212064879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132131510" name="Picture"/>
+                                <pic:cNvPr id="212064879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842062421" name="Picture">
+                  <wp:docPr id="1950805788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842062421" name="Picture"/>
+                          <pic:cNvPr id="1950805788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289023794" name="Picture">
+                  <wp:docPr id="2022277914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289023794" name="Picture"/>
+                          <pic:cNvPr id="2022277914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246755955" name="Picture">
+                  <wp:docPr id="1102632679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246755955" name="Picture"/>
+                          <pic:cNvPr id="1102632679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391417233" name="Picture">
+                  <wp:docPr id="466324568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391417233" name="Picture"/>
+                          <pic:cNvPr id="466324568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314033343" name="Picture">
+                  <wp:docPr id="1105537121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314033343" name="Picture"/>
+                          <pic:cNvPr id="1105537121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513709205" name="Picture">
+                  <wp:docPr id="1061709606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513709205" name="Picture"/>
+                          <pic:cNvPr id="1061709606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158491411" name="Picture">
+                        <wp:docPr id="1805367897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158491411" name="Picture"/>
+                                <pic:cNvPr id="1805367897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884886240" name="Picture">
+                  <wp:docPr id="2125622043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884886240" name="Picture"/>
+                          <pic:cNvPr id="2125622043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82019975" name="Picture">
+                  <wp:docPr id="1174644407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82019975" name="Picture"/>
+                          <pic:cNvPr id="1174644407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512952307" name="Picture">
+                  <wp:docPr id="1887212892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512952307" name="Picture"/>
+                          <pic:cNvPr id="1887212892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740018306" name="Picture">
+                  <wp:docPr id="381415330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740018306" name="Picture"/>
+                          <pic:cNvPr id="381415330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047503733" name="Picture">
+                  <wp:docPr id="1197435470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047503733" name="Picture"/>
+                          <pic:cNvPr id="1197435470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380227027" name="Picture">
+                  <wp:docPr id="714829680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380227027" name="Picture"/>
+                          <pic:cNvPr id="714829680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965805161" name="Picture">
+                        <wp:docPr id="117880162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965805161" name="Picture"/>
+                                <pic:cNvPr id="117880162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057679121" name="Picture">
+                        <wp:docPr id="1677686434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057679121" name="Picture"/>
+                                <pic:cNvPr id="1677686434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373003946" name="Picture">
+                  <wp:docPr id="1365275162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373003946" name="Picture"/>
+                          <pic:cNvPr id="1365275162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040245420" name="Picture">
+                  <wp:docPr id="1525661003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040245420" name="Picture"/>
+                          <pic:cNvPr id="1525661003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714848420" name="Picture">
+                  <wp:docPr id="1654352726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714848420" name="Picture"/>
+                          <pic:cNvPr id="1654352726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014776356" name="Picture">
+                  <wp:docPr id="102148771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014776356" name="Picture"/>
+                          <pic:cNvPr id="102148771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402927779" name="Picture">
+                  <wp:docPr id="258373146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402927779" name="Picture"/>
+                          <pic:cNvPr id="258373146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605900774" name="Picture">
+                  <wp:docPr id="1365986483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605900774" name="Picture"/>
+                          <pic:cNvPr id="1365986483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253897242" name="Picture">
+                        <wp:docPr id="650719031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253897242" name="Picture"/>
+                                <pic:cNvPr id="650719031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76603604" name="Picture">
+                  <wp:docPr id="768405897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76603604" name="Picture"/>
+                          <pic:cNvPr id="768405897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907071530" name="Picture">
+                  <wp:docPr id="1234756148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907071530" name="Picture"/>
+                          <pic:cNvPr id="1234756148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92572734" name="Picture">
+                  <wp:docPr id="1765153072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92572734" name="Picture"/>
+                          <pic:cNvPr id="1765153072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070647826" name="Picture">
+                  <wp:docPr id="1417220617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070647826" name="Picture"/>
+                          <pic:cNvPr id="1417220617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317795860" name="Picture">
+                  <wp:docPr id="1822535860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317795860" name="Picture"/>
+                          <pic:cNvPr id="1822535860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339692122" name="Picture">
+                  <wp:docPr id="266828098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339692122" name="Picture"/>
+                          <pic:cNvPr id="266828098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530471276" name="Picture">
+                        <wp:docPr id="26353723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530471276" name="Picture"/>
+                                <pic:cNvPr id="26353723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37391,57 +37391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282826751" name="Picture">
+                  <wp:docPr id="1228225557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282826751" name="Picture"/>
+                          <pic:cNvPr id="1228225557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37480,57 +37480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203541773" name="Picture">
+                  <wp:docPr id="1492142512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203541773" name="Picture"/>
+                          <pic:cNvPr id="1492142512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38124,57 +38124,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504479142" name="Picture">
+                  <wp:docPr id="1223895405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504479142" name="Picture"/>
+                          <pic:cNvPr id="1223895405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39182,57 +39182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935108956" name="Picture">
+                  <wp:docPr id="1301032315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935108956" name="Picture"/>
+                          <pic:cNvPr id="1301032315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41457,57 +41457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596615546" name="Picture">
+                        <wp:docPr id="900761685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596615546" name="Picture"/>
+                                <pic:cNvPr id="900761685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42752,57 +42752,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401602120" name="Picture">
+                  <wp:docPr id="435919981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401602120" name="Picture"/>
+                          <pic:cNvPr id="435919981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42823,57 +42823,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255028862" name="Picture">
+                  <wp:docPr id="1354760583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255028862" name="Picture"/>
+                          <pic:cNvPr id="1354760583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43237,57 +43237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056241218" name="Picture">
+                  <wp:docPr id="422817257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056241218" name="Picture"/>
+                          <pic:cNvPr id="422817257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>