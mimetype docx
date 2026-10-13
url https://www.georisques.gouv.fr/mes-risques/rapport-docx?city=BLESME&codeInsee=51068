--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146163401" name="Picture">
+                  <wp:docPr id="462448615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146163401" name="Picture"/>
+                          <pic:cNvPr id="462448615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215910241" name="Picture">
+                  <wp:docPr id="920225972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215910241" name="Picture"/>
+                          <pic:cNvPr id="920225972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631567088" name="Picture">
+                        <wp:docPr id="1168358285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631567088" name="Picture"/>
+                                <pic:cNvPr id="1168358285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533409861" name="Picture">
+                  <wp:docPr id="1869626545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533409861" name="Picture"/>
+                          <pic:cNvPr id="1869626545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855677135" name="Picture">
+                  <wp:docPr id="843286467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855677135" name="Picture"/>
+                          <pic:cNvPr id="843286467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611329245" name="Picture">
+                  <wp:docPr id="1526466748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611329245" name="Picture"/>
+                          <pic:cNvPr id="1526466748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189732843" name="Picture">
+                  <wp:docPr id="918478018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189732843" name="Picture"/>
+                          <pic:cNvPr id="918478018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34428826" name="Picture">
+                  <wp:docPr id="1896068569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34428826" name="Picture"/>
+                          <pic:cNvPr id="1896068569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783129032" name="Picture">
+                        <wp:docPr id="1176775845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783129032" name="Picture"/>
+                                <pic:cNvPr id="1176775845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270518148" name="Picture">
+                        <wp:docPr id="2070179318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270518148" name="Picture"/>
+                                <pic:cNvPr id="2070179318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101283300" name="Picture">
+                        <wp:docPr id="553377796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101283300" name="Picture"/>
+                                <pic:cNvPr id="553377796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121742253" name="Picture">
+                        <wp:docPr id="1350014470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121742253" name="Picture"/>
+                                <pic:cNvPr id="1350014470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119513131" name="Picture">
+                        <wp:docPr id="308677566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119513131" name="Picture"/>
+                                <pic:cNvPr id="308677566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632809084" name="Picture">
+                        <wp:docPr id="1191666463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632809084" name="Picture"/>
+                                <pic:cNvPr id="1191666463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768652826" name="Picture">
+                        <wp:docPr id="797273550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768652826" name="Picture"/>
+                                <pic:cNvPr id="797273550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411061106" name="Picture">
+                        <wp:docPr id="358752138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411061106" name="Picture"/>
+                                <pic:cNvPr id="358752138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093408406" name="Picture">
+                        <wp:docPr id="474381214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093408406" name="Picture"/>
+                                <pic:cNvPr id="474381214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649044633" name="Picture">
+                        <wp:docPr id="1083058596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649044633" name="Picture"/>
+                                <pic:cNvPr id="1083058596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630251297" name="Picture">
+                        <wp:docPr id="1964604491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630251297" name="Picture"/>
+                                <pic:cNvPr id="1964604491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057413321" name="Picture">
+                        <wp:docPr id="222115334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057413321" name="Picture"/>
+                                <pic:cNvPr id="222115334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515833004" name="Picture">
+                        <wp:docPr id="1161182619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515833004" name="Picture"/>
+                                <pic:cNvPr id="1161182619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="6985860" name="Picture">
+                        <wp:docPr id="956961521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="6985860" name="Picture"/>
+                                <pic:cNvPr id="956961521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084385612" name="Picture">
+                        <wp:docPr id="1750610583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084385612" name="Picture"/>
+                                <pic:cNvPr id="1750610583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488577561" name="Picture">
+                  <wp:docPr id="1237201895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488577561" name="Picture"/>
+                          <pic:cNvPr id="1237201895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074979281" name="Picture">
+                  <wp:docPr id="1209767236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074979281" name="Picture"/>
+                          <pic:cNvPr id="1209767236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964662575" name="Picture">
+                  <wp:docPr id="728229400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964662575" name="Picture"/>
+                          <pic:cNvPr id="728229400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459129647" name="Picture">
+                  <wp:docPr id="1740757213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459129647" name="Picture"/>
+                          <pic:cNvPr id="1740757213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911964113" name="Picture">
+                  <wp:docPr id="235071124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911964113" name="Picture"/>
+                          <pic:cNvPr id="235071124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394160287" name="Picture">
+                  <wp:docPr id="1529693214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394160287" name="Picture"/>
+                          <pic:cNvPr id="1529693214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089722123" name="Picture">
+                        <wp:docPr id="1449204005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089722123" name="Picture"/>
+                                <pic:cNvPr id="1449204005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845154654" name="Picture">
+                  <wp:docPr id="40174634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845154654" name="Picture"/>
+                          <pic:cNvPr id="40174634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532900402" name="Picture">
+                  <wp:docPr id="663776215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532900402" name="Picture"/>
+                          <pic:cNvPr id="663776215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382473784" name="Picture">
+                  <wp:docPr id="2036790833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382473784" name="Picture"/>
+                          <pic:cNvPr id="2036790833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006750757" name="Picture">
+                  <wp:docPr id="158437915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006750757" name="Picture"/>
+                          <pic:cNvPr id="158437915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130040398" name="Picture">
+                  <wp:docPr id="1063096705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130040398" name="Picture"/>
+                          <pic:cNvPr id="1063096705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022370529" name="Picture">
+                  <wp:docPr id="1533409940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022370529" name="Picture"/>
+                          <pic:cNvPr id="1533409940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981371650" name="Picture">
+                        <wp:docPr id="1412564771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981371650" name="Picture"/>
+                                <pic:cNvPr id="1412564771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356287816" name="Picture">
+                  <wp:docPr id="553117291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356287816" name="Picture"/>
+                          <pic:cNvPr id="553117291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982561942" name="Picture">
+                  <wp:docPr id="1041166759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982561942" name="Picture"/>
+                          <pic:cNvPr id="1041166759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647982536" name="Picture">
+                  <wp:docPr id="971778146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647982536" name="Picture"/>
+                          <pic:cNvPr id="971778146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061931133" name="Picture">
+                  <wp:docPr id="391733047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061931133" name="Picture"/>
+                          <pic:cNvPr id="391733047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492205164" name="Picture">
+                  <wp:docPr id="1408469159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492205164" name="Picture"/>
+                          <pic:cNvPr id="1408469159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998215814" name="Picture">
+                  <wp:docPr id="1922088379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998215814" name="Picture"/>
+                          <pic:cNvPr id="1922088379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769405084" name="Picture">
+                        <wp:docPr id="862962012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769405084" name="Picture"/>
+                                <pic:cNvPr id="862962012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146244043" name="Picture">
+                  <wp:docPr id="1155915759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146244043" name="Picture"/>
+                          <pic:cNvPr id="1155915759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552594077" name="Picture">
+                  <wp:docPr id="877872328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552594077" name="Picture"/>
+                          <pic:cNvPr id="877872328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539183111" name="Picture">
+                  <wp:docPr id="1297324596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539183111" name="Picture"/>
+                          <pic:cNvPr id="1297324596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964918738" name="Picture">
+                  <wp:docPr id="1259945777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964918738" name="Picture"/>
+                          <pic:cNvPr id="1259945777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176224337" name="Picture">
+                  <wp:docPr id="913178028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176224337" name="Picture"/>
+                          <pic:cNvPr id="913178028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254464152" name="Picture">
+                  <wp:docPr id="1573322179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254464152" name="Picture"/>
+                          <pic:cNvPr id="1573322179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217250613" name="Picture">
+                        <wp:docPr id="774027870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217250613" name="Picture"/>
+                                <pic:cNvPr id="774027870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778757993" name="Picture">
+                  <wp:docPr id="1155556028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778757993" name="Picture"/>
+                          <pic:cNvPr id="1155556028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514025194" name="Picture">
+                  <wp:docPr id="1063158977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514025194" name="Picture"/>
+                          <pic:cNvPr id="1063158977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301447097" name="Picture">
+                  <wp:docPr id="107239383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301447097" name="Picture"/>
+                          <pic:cNvPr id="107239383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357208890" name="Picture">
+                  <wp:docPr id="1473611191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357208890" name="Picture"/>
+                          <pic:cNvPr id="1473611191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972887976" name="Picture">
+                  <wp:docPr id="335668985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972887976" name="Picture"/>
+                          <pic:cNvPr id="335668985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385357237" name="Picture">
+                  <wp:docPr id="1752769394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385357237" name="Picture"/>
+                          <pic:cNvPr id="1752769394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407039726" name="Picture">
+                  <wp:docPr id="1943287466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407039726" name="Picture"/>
+                          <pic:cNvPr id="1943287466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483585885" name="Picture">
+                  <wp:docPr id="220662922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483585885" name="Picture"/>
+                          <pic:cNvPr id="220662922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998575588" name="Picture">
+                  <wp:docPr id="1377088504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998575588" name="Picture"/>
+                          <pic:cNvPr id="1377088504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>