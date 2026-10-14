--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932946774" name="Picture">
+                  <wp:docPr id="765067948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932946774" name="Picture"/>
+                          <pic:cNvPr id="765067948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084571492" name="Picture">
+                  <wp:docPr id="1292299751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084571492" name="Picture"/>
+                          <pic:cNvPr id="1292299751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176727110" name="Picture">
+                        <wp:docPr id="54478579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176727110" name="Picture"/>
+                                <pic:cNvPr id="54478579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469367579" name="Picture">
+                  <wp:docPr id="774419824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469367579" name="Picture"/>
+                          <pic:cNvPr id="774419824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870384357" name="Picture">
+                  <wp:docPr id="641441763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870384357" name="Picture"/>
+                          <pic:cNvPr id="641441763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229912408" name="Picture">
+                  <wp:docPr id="331618650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229912408" name="Picture"/>
+                          <pic:cNvPr id="331618650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779113718" name="Picture">
+                  <wp:docPr id="804684636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779113718" name="Picture"/>
+                          <pic:cNvPr id="804684636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415518297" name="Picture">
+                  <wp:docPr id="2001999749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415518297" name="Picture"/>
+                          <pic:cNvPr id="2001999749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956944462" name="Picture">
+                        <wp:docPr id="827551226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956944462" name="Picture"/>
+                                <pic:cNvPr id="827551226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952306935" name="Picture">
+                        <wp:docPr id="316291474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952306935" name="Picture"/>
+                                <pic:cNvPr id="316291474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871790682" name="Picture">
+                        <wp:docPr id="1949917807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871790682" name="Picture"/>
+                                <pic:cNvPr id="1949917807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245787383" name="Picture">
+                        <wp:docPr id="858464471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245787383" name="Picture"/>
+                                <pic:cNvPr id="858464471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255344180" name="Picture">
+                        <wp:docPr id="2142101590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255344180" name="Picture"/>
+                                <pic:cNvPr id="2142101590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390892245" name="Picture">
+                        <wp:docPr id="1572955693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390892245" name="Picture"/>
+                                <pic:cNvPr id="1572955693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152466415" name="Picture">
+                        <wp:docPr id="284543164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152466415" name="Picture"/>
+                                <pic:cNvPr id="284543164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118625080" name="Picture">
+                        <wp:docPr id="1372417028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118625080" name="Picture"/>
+                                <pic:cNvPr id="1372417028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976606950" name="Picture">
+                        <wp:docPr id="1240728703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976606950" name="Picture"/>
+                                <pic:cNvPr id="1240728703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424803745" name="Picture">
+                        <wp:docPr id="1784682170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424803745" name="Picture"/>
+                                <pic:cNvPr id="1784682170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210364504" name="Picture">
+                        <wp:docPr id="1194270349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210364504" name="Picture"/>
+                                <pic:cNvPr id="1194270349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376818141" name="Picture">
+                        <wp:docPr id="1011928336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376818141" name="Picture"/>
+                                <pic:cNvPr id="1011928336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236950548" name="Picture">
+                        <wp:docPr id="185689892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236950548" name="Picture"/>
+                                <pic:cNvPr id="185689892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379935983" name="Picture">
+                        <wp:docPr id="820627820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379935983" name="Picture"/>
+                                <pic:cNvPr id="820627820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984531714" name="Picture">
+                        <wp:docPr id="1803828620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984531714" name="Picture"/>
+                                <pic:cNvPr id="1803828620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745406343" name="Picture">
+                  <wp:docPr id="1912727331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745406343" name="Picture"/>
+                          <pic:cNvPr id="1912727331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633169796" name="Picture">
+                  <wp:docPr id="317804203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633169796" name="Picture"/>
+                          <pic:cNvPr id="317804203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978453826" name="Picture">
+                  <wp:docPr id="1928346358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978453826" name="Picture"/>
+                          <pic:cNvPr id="1928346358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189436704" name="Picture">
+                  <wp:docPr id="1351913496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189436704" name="Picture"/>
+                          <pic:cNvPr id="1351913496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330739230" name="Picture">
+                  <wp:docPr id="891366063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330739230" name="Picture"/>
+                          <pic:cNvPr id="891366063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36151277" name="Picture">
+                  <wp:docPr id="59286500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36151277" name="Picture"/>
+                          <pic:cNvPr id="59286500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700492222" name="Picture">
+                        <wp:docPr id="1675324596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700492222" name="Picture"/>
+                                <pic:cNvPr id="1675324596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644013326" name="Picture">
+                  <wp:docPr id="768045607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644013326" name="Picture"/>
+                          <pic:cNvPr id="768045607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344985033" name="Picture">
+                  <wp:docPr id="2082556615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344985033" name="Picture"/>
+                          <pic:cNvPr id="2082556615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942787516" name="Picture">
+                  <wp:docPr id="1151805243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942787516" name="Picture"/>
+                          <pic:cNvPr id="1151805243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080513288" name="Picture">
+                  <wp:docPr id="1729829960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080513288" name="Picture"/>
+                          <pic:cNvPr id="1729829960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251003366" name="Picture">
+                  <wp:docPr id="678655095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251003366" name="Picture"/>
+                          <pic:cNvPr id="678655095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674309894" name="Picture">
+                  <wp:docPr id="1257166829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674309894" name="Picture"/>
+                          <pic:cNvPr id="1257166829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334778025" name="Picture">
+                        <wp:docPr id="1415946977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334778025" name="Picture"/>
+                                <pic:cNvPr id="1415946977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902643773" name="Picture">
+                  <wp:docPr id="1740013355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902643773" name="Picture"/>
+                          <pic:cNvPr id="1740013355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516950128" name="Picture">
+                  <wp:docPr id="1160446243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516950128" name="Picture"/>
+                          <pic:cNvPr id="1160446243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822795734" name="Picture">
+                  <wp:docPr id="4089449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822795734" name="Picture"/>
+                          <pic:cNvPr id="4089449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602705002" name="Picture">
+                  <wp:docPr id="887183951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602705002" name="Picture"/>
+                          <pic:cNvPr id="887183951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489692751" name="Picture">
+                  <wp:docPr id="1439757532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489692751" name="Picture"/>
+                          <pic:cNvPr id="1439757532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643644469" name="Picture">
+                  <wp:docPr id="803590728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643644469" name="Picture"/>
+                          <pic:cNvPr id="803590728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055096452" name="Picture">
+                        <wp:docPr id="522456111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055096452" name="Picture"/>
+                                <pic:cNvPr id="522456111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151073667" name="Picture">
+                  <wp:docPr id="400942597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151073667" name="Picture"/>
+                          <pic:cNvPr id="400942597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466326369" name="Picture">
+                  <wp:docPr id="519038276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466326369" name="Picture"/>
+                          <pic:cNvPr id="519038276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599346017" name="Picture">
+                  <wp:docPr id="555079618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599346017" name="Picture"/>
+                          <pic:cNvPr id="555079618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819818829" name="Picture">
+                  <wp:docPr id="56313503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819818829" name="Picture"/>
+                          <pic:cNvPr id="56313503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437974370" name="Picture">
+                  <wp:docPr id="1660900981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437974370" name="Picture"/>
+                          <pic:cNvPr id="1660900981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708138920" name="Picture">
+                  <wp:docPr id="1834690095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708138920" name="Picture"/>
+                          <pic:cNvPr id="1834690095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181390370" name="Picture">
+                  <wp:docPr id="1564687488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181390370" name="Picture"/>
+                          <pic:cNvPr id="1564687488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118542839" name="Picture">
+                  <wp:docPr id="991971860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118542839" name="Picture"/>
+                          <pic:cNvPr id="991971860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552428753" name="Picture">
+                  <wp:docPr id="320859552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552428753" name="Picture"/>
+                          <pic:cNvPr id="320859552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811367762" name="Picture">
+                        <wp:docPr id="121581938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811367762" name="Picture"/>
+                                <pic:cNvPr id="121581938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659497456" name="Picture">
+                  <wp:docPr id="1917276428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659497456" name="Picture"/>
+                          <pic:cNvPr id="1917276428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159678965" name="Picture">
+                  <wp:docPr id="684183058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159678965" name="Picture"/>
+                          <pic:cNvPr id="684183058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344148435" name="Picture">
+                  <wp:docPr id="1443745497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344148435" name="Picture"/>
+                          <pic:cNvPr id="1443745497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444542023" name="Picture">
+                  <wp:docPr id="98256187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444542023" name="Picture"/>
+                          <pic:cNvPr id="98256187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607248883" name="Picture">
+                  <wp:docPr id="34091914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607248883" name="Picture"/>
+                          <pic:cNvPr id="34091914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308398740" name="Picture">
+                  <wp:docPr id="741500177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308398740" name="Picture"/>
+                          <pic:cNvPr id="741500177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762275683" name="Picture">
+                        <wp:docPr id="346215443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762275683" name="Picture"/>
+                                <pic:cNvPr id="346215443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77467246" name="Picture">
+                  <wp:docPr id="721887611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77467246" name="Picture"/>
+                          <pic:cNvPr id="721887611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526382963" name="Picture">
+                  <wp:docPr id="1746570498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526382963" name="Picture"/>
+                          <pic:cNvPr id="1746570498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550886199" name="Picture">
+                  <wp:docPr id="1463263978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550886199" name="Picture"/>
+                          <pic:cNvPr id="1463263978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>