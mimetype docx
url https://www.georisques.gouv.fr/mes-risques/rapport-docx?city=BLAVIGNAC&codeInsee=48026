--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423509752" name="Picture">
+                  <wp:docPr id="750377898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423509752" name="Picture"/>
+                          <pic:cNvPr id="750377898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594218489" name="Picture">
+                  <wp:docPr id="1156088215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594218489" name="Picture"/>
+                          <pic:cNvPr id="1156088215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356390205" name="Picture">
+                        <wp:docPr id="1993834131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356390205" name="Picture"/>
+                                <pic:cNvPr id="1993834131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045835337" name="Picture">
+                  <wp:docPr id="1507351913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045835337" name="Picture"/>
+                          <pic:cNvPr id="1507351913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172730963" name="Picture">
+                  <wp:docPr id="442273608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172730963" name="Picture"/>
+                          <pic:cNvPr id="442273608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223334465" name="Picture">
+                  <wp:docPr id="430871960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223334465" name="Picture"/>
+                          <pic:cNvPr id="430871960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847342270" name="Picture">
+                  <wp:docPr id="1764193515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847342270" name="Picture"/>
+                          <pic:cNvPr id="1764193515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443132623" name="Picture">
+                  <wp:docPr id="2094352405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443132623" name="Picture"/>
+                          <pic:cNvPr id="2094352405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228382109" name="Picture">
+                        <wp:docPr id="1426576250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228382109" name="Picture"/>
+                                <pic:cNvPr id="1426576250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130001150" name="Picture">
+                        <wp:docPr id="1424545706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130001150" name="Picture"/>
+                                <pic:cNvPr id="1424545706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514276125" name="Picture">
+                        <wp:docPr id="847926902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514276125" name="Picture"/>
+                                <pic:cNvPr id="847926902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700401178" name="Picture">
+                        <wp:docPr id="269455057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700401178" name="Picture"/>
+                                <pic:cNvPr id="269455057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430099277" name="Picture">
+                        <wp:docPr id="1958857396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430099277" name="Picture"/>
+                                <pic:cNvPr id="1958857396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260695275" name="Picture">
+                        <wp:docPr id="1552924153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260695275" name="Picture"/>
+                                <pic:cNvPr id="1552924153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976641549" name="Picture">
+                        <wp:docPr id="347993437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976641549" name="Picture"/>
+                                <pic:cNvPr id="347993437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76974605" name="Picture">
+                        <wp:docPr id="992374607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76974605" name="Picture"/>
+                                <pic:cNvPr id="992374607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163974834" name="Picture">
+                        <wp:docPr id="788260127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163974834" name="Picture"/>
+                                <pic:cNvPr id="788260127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594303024" name="Picture">
+                        <wp:docPr id="361033008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594303024" name="Picture"/>
+                                <pic:cNvPr id="361033008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132143155" name="Picture">
+                        <wp:docPr id="613452580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132143155" name="Picture"/>
+                                <pic:cNvPr id="613452580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557771533" name="Picture">
+                        <wp:docPr id="224338447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557771533" name="Picture"/>
+                                <pic:cNvPr id="224338447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908140087" name="Picture">
+                        <wp:docPr id="78328259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908140087" name="Picture"/>
+                                <pic:cNvPr id="78328259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283335426" name="Picture">
+                        <wp:docPr id="1833159503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283335426" name="Picture"/>
+                                <pic:cNvPr id="1833159503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957413456" name="Picture">
+                        <wp:docPr id="784600509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957413456" name="Picture"/>
+                                <pic:cNvPr id="784600509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306815516" name="Picture">
+                  <wp:docPr id="1262608967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306815516" name="Picture"/>
+                          <pic:cNvPr id="1262608967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061424981" name="Picture">
+                  <wp:docPr id="686588649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061424981" name="Picture"/>
+                          <pic:cNvPr id="686588649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346255684" name="Picture">
+                  <wp:docPr id="2128054072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346255684" name="Picture"/>
+                          <pic:cNvPr id="2128054072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186809954" name="Picture">
+                  <wp:docPr id="1699598011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186809954" name="Picture"/>
+                          <pic:cNvPr id="1699598011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920765826" name="Picture">
+                  <wp:docPr id="285360577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920765826" name="Picture"/>
+                          <pic:cNvPr id="285360577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714971017" name="Picture">
+                  <wp:docPr id="2054620726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714971017" name="Picture"/>
+                          <pic:cNvPr id="2054620726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863905824" name="Picture">
+                        <wp:docPr id="1310163875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863905824" name="Picture"/>
+                                <pic:cNvPr id="1310163875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18707,57 +18707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322650487" name="Picture">
+                        <wp:docPr id="1618818192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322650487" name="Picture"/>
+                                <pic:cNvPr id="1618818192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20181,57 +20181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520339784" name="Picture">
+                  <wp:docPr id="1812340352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520339784" name="Picture"/>
+                          <pic:cNvPr id="1812340352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20270,57 +20270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805366096" name="Picture">
+                  <wp:docPr id="1392725535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805366096" name="Picture"/>
+                          <pic:cNvPr id="1392725535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20914,57 +20914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037982942" name="Picture">
+                  <wp:docPr id="1523788123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037982942" name="Picture"/>
+                          <pic:cNvPr id="1523788123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21912,57 +21912,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911182189" name="Picture">
+                  <wp:docPr id="91733205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911182189" name="Picture"/>
+                          <pic:cNvPr id="91733205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22015,57 +22015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795462007" name="Picture">
+                  <wp:docPr id="859817413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795462007" name="Picture"/>
+                          <pic:cNvPr id="859817413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23396,57 +23396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203832713" name="Picture">
+                  <wp:docPr id="1253736094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203832713" name="Picture"/>
+                          <pic:cNvPr id="1253736094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24558,57 +24558,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334200902" name="Picture">
+                        <wp:docPr id="1456397992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334200902" name="Picture"/>
+                                <pic:cNvPr id="1456397992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25533,57 +25533,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608796760" name="Picture">
+                        <wp:docPr id="458032815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608796760" name="Picture"/>
+                                <pic:cNvPr id="458032815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26922,57 +26922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583921560" name="Picture">
+                  <wp:docPr id="995537136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583921560" name="Picture"/>
+                          <pic:cNvPr id="995537136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27011,57 +27011,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082620449" name="Picture">
+                  <wp:docPr id="1804060626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082620449" name="Picture"/>
+                          <pic:cNvPr id="1804060626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27655,57 +27655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666418215" name="Picture">
+                  <wp:docPr id="946878429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666418215" name="Picture"/>
+                          <pic:cNvPr id="946878429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28653,57 +28653,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434364241" name="Picture">
+                  <wp:docPr id="996590484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434364241" name="Picture"/>
+                          <pic:cNvPr id="996590484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28756,57 +28756,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055197975" name="Picture">
+                  <wp:docPr id="1505365384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055197975" name="Picture"/>
+                          <pic:cNvPr id="1505365384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30135,57 +30135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227891660" name="Picture">
+                  <wp:docPr id="1876006943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227891660" name="Picture"/>
+                          <pic:cNvPr id="1876006943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31269,57 +31269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133017409" name="Picture">
+                        <wp:docPr id="203702166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133017409" name="Picture"/>
+                                <pic:cNvPr id="203702166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32294,57 +32294,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799933569" name="Picture">
+                        <wp:docPr id="211301538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799933569" name="Picture"/>
+                                <pic:cNvPr id="211301538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33766,57 +33766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795875032" name="Picture">
+                  <wp:docPr id="560816680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795875032" name="Picture"/>
+                          <pic:cNvPr id="560816680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33855,57 +33855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276468450" name="Picture">
+                  <wp:docPr id="2090724431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276468450" name="Picture"/>
+                          <pic:cNvPr id="2090724431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34499,57 +34499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225276117" name="Picture">
+                  <wp:docPr id="2025531918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225276117" name="Picture"/>
+                          <pic:cNvPr id="2025531918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35497,57 +35497,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055841441" name="Picture">
+                  <wp:docPr id="563633710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055841441" name="Picture"/>
+                          <pic:cNvPr id="563633710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35600,57 +35600,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216071079" name="Picture">
+                  <wp:docPr id="1091092193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216071079" name="Picture"/>
+                          <pic:cNvPr id="1091092193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36977,57 +36977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528323331" name="Picture">
+                  <wp:docPr id="1745025627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528323331" name="Picture"/>
+                          <pic:cNvPr id="1745025627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38120,57 +38120,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512600544" name="Picture">
+                        <wp:docPr id="1524961655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512600544" name="Picture"/>
+                                <pic:cNvPr id="1524961655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39488,57 +39488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059750506" name="Picture">
+                  <wp:docPr id="1535660249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059750506" name="Picture"/>
+                          <pic:cNvPr id="1535660249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39577,57 +39577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158611579" name="Picture">
+                  <wp:docPr id="689212534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158611579" name="Picture"/>
+                          <pic:cNvPr id="689212534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40209,57 +40209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989436896" name="Picture">
+                  <wp:docPr id="1533995374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989436896" name="Picture"/>
+                          <pic:cNvPr id="1533995374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41153,57 +41153,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391878656" name="Picture">
+                  <wp:docPr id="492645677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391878656" name="Picture"/>
+                          <pic:cNvPr id="492645677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41265,57 +41265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583529887" name="Picture">
+                  <wp:docPr id="909898565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583529887" name="Picture"/>
+                          <pic:cNvPr id="909898565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42924,57 +42924,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740669659" name="Picture">
+                  <wp:docPr id="2133023529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740669659" name="Picture"/>
+                          <pic:cNvPr id="2133023529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44103,57 +44103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217181159" name="Picture">
+                  <wp:docPr id="1268989112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217181159" name="Picture"/>
+                          <pic:cNvPr id="1268989112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44183,57 +44183,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707735839" name="Picture">
+                  <wp:docPr id="1113815876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707735839" name="Picture"/>
+                          <pic:cNvPr id="1113815876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44671,57 +44671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118455163" name="Picture">
+                  <wp:docPr id="1365898341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118455163" name="Picture"/>
+                          <pic:cNvPr id="1365898341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>